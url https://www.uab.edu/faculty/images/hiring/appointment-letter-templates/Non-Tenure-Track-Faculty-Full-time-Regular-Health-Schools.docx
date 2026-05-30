--- v0 (2025-12-05)
+++ v1 (2026-05-30)
@@ -7,559 +7,559 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E24147A" w14:textId="77777777" w:rsidR="00CF0C6F" w:rsidRPr="00023448" w:rsidRDefault="00CF0C6F" w:rsidP="00E52E16">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CF0C6F" w:rsidP="00E52E16" w:rsidRDefault="00CF0C6F" w14:paraId="4E24147A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The University of Alabama at Birmingham</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59325DB1" w14:textId="77777777" w:rsidR="00613E18" w:rsidRPr="00023448" w:rsidRDefault="00C62A0F" w:rsidP="00613E18">
+    <w:p w:rsidRPr="00023448" w:rsidR="00613E18" w:rsidP="00613E18" w:rsidRDefault="00C62A0F" w14:paraId="59325DB1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NON-</w:t>
       </w:r>
-      <w:r w:rsidR="00613E18" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00613E18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TENURE-TRACK FACULTY</w:t>
       </w:r>
-      <w:r w:rsidR="000E6364" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="000E6364">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> OFFER LETTER TEMPLATE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C41332D" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00613E18">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00613E18" w:rsidRDefault="00CC08E7" w14:paraId="7C41332D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Full-time Regular</w:t>
       </w:r>
-      <w:r w:rsidR="00B93AC8" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00B93AC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00410446" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00410446">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Health Schools</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C554A6B" w14:textId="77777777" w:rsidR="00457BA3" w:rsidRPr="00023448" w:rsidRDefault="00457BA3" w:rsidP="00457BA3">
+    <w:p w:rsidRPr="00023448" w:rsidR="00457BA3" w:rsidP="00457BA3" w:rsidRDefault="00457BA3" w14:paraId="6C554A6B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2361"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F14DB7E" w14:textId="77777777" w:rsidR="00457BA3" w:rsidRPr="00023448" w:rsidRDefault="00457BA3" w:rsidP="00457BA3">
+    <w:p w:rsidRPr="00023448" w:rsidR="00457BA3" w:rsidP="00457BA3" w:rsidRDefault="00457BA3" w14:paraId="1F14DB7E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2361"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E35248C" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00556E67" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00556E67" w14:paraId="7E35248C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Insert Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C7FC67" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="57C7FC67" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E2AEAD6" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="2E2AEAD6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F7FF167" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00556E67" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00556E67" w14:paraId="3F7FF167" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Insert Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5CD835" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00556E67" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00556E67" w14:paraId="2A5CD835" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DF3049" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00556E67" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00556E67" w14:paraId="46DF3049" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4C41D9" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00556E67" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00556E67" w14:paraId="7B4C41D9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>City, State   ZIP</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37872029" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="37872029" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55E9A853" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="55E9A853" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FEB5369" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="7FEB5369" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -569,852 +569,857 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert name)</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EBEC7E" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="01EBEC7E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52DC4F4D" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="52DC4F4D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I am pleased to offer you a </w:t>
       </w:r>
-      <w:r w:rsidR="002D0519" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="002D0519">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">full-time </w:t>
       </w:r>
-      <w:r w:rsidR="00C62A0F" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00C62A0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>non-</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">tenure-track appointment as </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert rank) </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in the Department of </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert</w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> department</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00AF36BE" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00AF36BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>insert school</w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00992162" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00992162">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Your annual salary will be $</w:t>
       </w:r>
-      <w:r w:rsidR="00B93AC8" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00B93AC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>enter amount</w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DB1949" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="68DB1949" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3865EDF8" w14:textId="77777777" w:rsidR="004B264D" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="004B264D">
+    <w:p w:rsidRPr="00023448" w:rsidR="004B264D" w:rsidP="004B264D" w:rsidRDefault="00CC08E7" w14:paraId="3865EDF8" w14:textId="6FFDAB5D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This is a</w:t>
       </w:r>
-      <w:r w:rsidR="00FC1A80" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FC1A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [12 month]</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C62A0F" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00C62A0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>non-</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">tenure-track position that will begin on </w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert d</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ate</w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and, unless renewed, will end on </w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00992162" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00992162">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This offer carries no presumption of reappointment or tenure. </w:t>
       </w:r>
-      <w:r w:rsidR="00C259A3" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00C259A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Optional </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C259A3" w:rsidRPr="00023448">
+        <w:t>[Optional statement]*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="008E11B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>statement]*</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your initial faculty appointment will begin on </w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert </w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="943634"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and will end on</w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert </w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="002D0519" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="002D0519">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, and is</w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> renewable annually thereafter based upon </w:t>
       </w:r>
-      <w:r w:rsidR="00A05DD3" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00A05DD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mutual consent</w:t>
       </w:r>
-      <w:r w:rsidR="00A05DD3" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00A05DD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00A70D9E" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00A70D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="00A05DD3" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00A05DD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00F30230" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00F30230">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>performance and available funding</w:t>
       </w:r>
-      <w:r w:rsidR="00A05DD3" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00A05DD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00C62A0F" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00C62A0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C62A0F" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00C62A0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C4B46" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="000C4B46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The UAB Faculty Handbook addresses many questions that you may have about the rights and responsibilities of faculty at UAB, as well as information about UAB policies and procedures related to faculty, including promotion and tenure guidelines. This document is available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="008E11B7" w:rsidRPr="00023448">
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="007B01B0" w:rsidR="00591064">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx</w:t>
+          <w:t>https://uab-public.policystat.c</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007B01B0" w:rsidR="00591064">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007B01B0" w:rsidR="00591064">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>m/policy/18730083/latest/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008E11B7" w:rsidRPr="00023448">
-[...8 lines deleted...]
-      <w:r w:rsidR="004B264D" w:rsidRPr="00023448">
+      <w:r w:rsidR="00591064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="004B264D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Additional resources for new faculty are located on the university’s faculty web site at:  </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00B13C3E" w:rsidRPr="00023448">
+        <w:t xml:space="preserve">Additional resources for new faculty are located on the university’s faculty web site at:  </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="00023448" w:rsidR="00B13C3E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.uab.edu/faculty/new-faculty</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004B264D" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="004B264D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; which includes onboarding information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396724E0" w14:textId="77777777" w:rsidR="008E11B7" w:rsidRPr="00023448" w:rsidRDefault="008E11B7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="008E11B7" w:rsidP="00CC08E7" w:rsidRDefault="008E11B7" w14:paraId="396724E0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44FE80CA" w14:textId="1DE260B9" w:rsidR="00F50616" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00F50616">
+    <w:p w:rsidRPr="00023448" w:rsidR="00F50616" w:rsidP="00F50616" w:rsidRDefault="00CC08E7" w14:paraId="44FE80CA" w14:textId="1DE260B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>By accepting this appointment, you agree to teach, conduct research or engage in scholarship</w:t>
       </w:r>
-      <w:r w:rsidR="00CE0CB4" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00CE0CB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and provide service, at any location within the University as specified by your </w:t>
       </w:r>
-      <w:r w:rsidR="00B93AC8" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00B93AC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>department chair</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. You also agree to the “</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>General Terms and Conditions of Faculty Appointment</w:t>
@@ -1460,615 +1465,604 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Attachment B</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. This letter and these two attachments comprise the entire terms and conditions of your faculty appointment and may not be modified or altered by any oral or written statement or representation unless such statement or representation is confirmed in writing under the </w:t>
       </w:r>
-      <w:r w:rsidR="00F50616" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00F50616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>President’s or Provost’s signature.</w:t>
       </w:r>
-      <w:r w:rsidR="00F50616" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00F50616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43681AB0" w14:textId="1A8CD8A9" w:rsidR="00CF0710" w:rsidRPr="00023448" w:rsidRDefault="00CF0710" w:rsidP="4BAFED22">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CF0710" w:rsidP="4BAFED22" w:rsidRDefault="00CF0710" w14:paraId="43681AB0" w14:textId="1A8CD8A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E61B9C2" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="6E61B9C2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:strike/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If, as I hope, you find this offer to be satisfactory as presented, please indicate your acceptance by signing, dating, and returning the original letter to </w:t>
       </w:r>
-      <w:r w:rsidR="00F50616" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00F50616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="006319A4" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="006319A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>insert d</w:t>
       </w:r>
-      <w:r w:rsidR="00F50616" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00F50616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">epartment </w:t>
       </w:r>
-      <w:r w:rsidR="006319A4" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="006319A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00F50616" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00F50616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ame</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F50616" w:rsidRPr="00023448">
+        <w:t>ame)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="00F50616">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="00F50616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F50616" w:rsidRPr="00023448">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="000C4B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="006319A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attn: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="006319A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(insert name)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="006319A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F50616" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="006319A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">  (insert health school name)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="006319A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="006319A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C4B46" w:rsidRPr="00023448">
-[...68 lines deleted...]
-      <w:r w:rsidR="006319A4" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="006319A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of Alabama at Birmingham</w:t>
       </w:r>
-      <w:r w:rsidR="006319A4" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="006319A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,(insert department address)</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">An additional copy is enclosed for your file. This offer will remain open for </w:t>
       </w:r>
-      <w:r w:rsidR="006319A4" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="006319A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert length of time)</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the date of this letter. If we have not received your signed acceptance by that date, we will assume that you have not accepted this offer. If you require any additional time to consider this offer, please contact</w:t>
       </w:r>
-      <w:r w:rsidR="00C641FC" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00C641FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F50616" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00F50616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the department chair.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36204415" w14:textId="77777777" w:rsidR="007C4300" w:rsidRPr="00023448" w:rsidRDefault="007C4300" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="007C4300" w:rsidP="00CC08E7" w:rsidRDefault="007C4300" w14:paraId="36204415" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="552156A4" w14:textId="77777777" w:rsidR="00EA778B" w:rsidRPr="00023448" w:rsidRDefault="00F9175C" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00EA778B" w:rsidP="00CC08E7" w:rsidRDefault="00F9175C" w14:paraId="552156A4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Again, we</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> look forward to your joining the University community and to working with you in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F69C43F" w14:textId="02F03B58" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00F9175C" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00F9175C" w14:paraId="2F69C43F" w14:textId="02F03B58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sincerely</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079A64F4" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="079A64F4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="491FA3BB" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="491FA3BB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DD91486" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00F9175C" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00F9175C" w14:paraId="5DD91486" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="00FD0770">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF53F7B" w14:textId="77777777" w:rsidR="00FD0770" w:rsidRPr="00023448" w:rsidRDefault="00FD0770" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00FD0770" w:rsidP="00CC08E7" w:rsidRDefault="00FD0770" w14:paraId="6BF53F7B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2142,613 +2136,629 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D96A9C" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00D96A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D96A9C" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00D96A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D96A9C" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00D96A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dean</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A91339E" w14:textId="77777777" w:rsidR="00FD0770" w:rsidRPr="00023448" w:rsidRDefault="00D96A9C" w:rsidP="00D96A9C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00FD0770" w:rsidP="00D96A9C" w:rsidRDefault="00D96A9C" w14:paraId="3A91339E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Department Name)</w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE0CB4" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00CE0CB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE0CB4" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00CE0CB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE0CB4" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00CE0CB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00023448">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>(School Name)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F75F775" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="6F75F775" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BA33326" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00D96A9C" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00D96A9C" w14:paraId="1BA33326" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Add additional school and departmental signatures as needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EEE0528" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="5EEE0528" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C48ACE4" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="6C48ACE4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enclosures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1D8D1B" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="3B1D8D1B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77BB1C66" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="77BB1C66" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="603D5BDB" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="603D5BDB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF9C27E" w14:textId="77777777" w:rsidR="00914278" w:rsidRPr="00023448" w:rsidRDefault="00914278" w:rsidP="00914278">
+    <w:p w:rsidRPr="00023448" w:rsidR="00914278" w:rsidP="00914278" w:rsidRDefault="00914278" w14:paraId="2CF9C27E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I have received, reviewed and understand the terms and conditions of employment contained in this letter, Attachment A (“General Terms and Conditions of Faculty Appointment”) and Attachment B (“Specific Terms and Conditions of Faculty Appointment”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A71EC3" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="04A71EC3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A53E127" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="1A53E127" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EF1657E" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="1EF1657E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DCF61D3" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="2DCF61D3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00023448">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">        __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E8A755" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="07E8A755" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2786,6086 +2796,5809 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                                </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">   (</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="03682CE4" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+        <w:t xml:space="preserve">                                   (Date)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="03682CE4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00023448">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8EE578" w14:textId="77777777" w:rsidR="00AE7F6A" w:rsidRPr="00023448" w:rsidRDefault="00CC08E7" w:rsidP="00A74536">
+    <w:p w:rsidRPr="00023448" w:rsidR="00AE7F6A" w:rsidP="00A74536" w:rsidRDefault="00CC08E7" w14:paraId="4E8EE578" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2361"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00AE7F6A" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00AE7F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ATTACHMENT A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0600BD" w14:textId="77777777" w:rsidR="00AE7F6A" w:rsidRPr="00023448" w:rsidRDefault="00C106CC" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00023448" w:rsidR="00AE7F6A" w:rsidP="00C40C15" w:rsidRDefault="00C106CC" w14:paraId="5B0600BD" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>General</w:t>
       </w:r>
-      <w:r w:rsidR="00AE7F6A" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00AE7F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Te</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rms and Conditions of Faculty Appointment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10572BD4" w14:textId="77777777" w:rsidR="00A74536" w:rsidRPr="00023448" w:rsidRDefault="00A74536" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00023448" w:rsidR="00A74536" w:rsidP="00C40C15" w:rsidRDefault="00A74536" w14:paraId="10572BD4" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B391D55" w14:textId="77777777" w:rsidR="006319A4" w:rsidRPr="00023448" w:rsidRDefault="006319A4" w:rsidP="006319A4">
+    <w:p w:rsidRPr="00023448" w:rsidR="006319A4" w:rsidP="006319A4" w:rsidRDefault="006319A4" w14:paraId="7B391D55" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert name)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5927445B" w14:textId="77777777" w:rsidR="006319A4" w:rsidRPr="00023448" w:rsidRDefault="006319A4" w:rsidP="006319A4">
+    <w:p w:rsidRPr="00023448" w:rsidR="006319A4" w:rsidP="006319A4" w:rsidRDefault="006319A4" w14:paraId="5927445B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Letter Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52764846" w14:textId="77777777" w:rsidR="006319A4" w:rsidRPr="00023448" w:rsidRDefault="006319A4" w:rsidP="006319A4">
+    <w:p w:rsidRPr="00023448" w:rsidR="006319A4" w:rsidP="006319A4" w:rsidRDefault="006319A4" w14:paraId="52764846" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rank:</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert rank)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBF90E1" w14:textId="77777777" w:rsidR="006319A4" w:rsidRPr="00023448" w:rsidRDefault="006319A4" w:rsidP="006319A4">
+    <w:p w:rsidRPr="00023448" w:rsidR="006319A4" w:rsidP="006319A4" w:rsidRDefault="006319A4" w14:paraId="1EBF90E1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>School/College:</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert school/college)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3625CD59" w14:textId="77777777" w:rsidR="006319A4" w:rsidRPr="00023448" w:rsidRDefault="006319A4" w:rsidP="006319A4">
+    <w:p w:rsidRPr="00023448" w:rsidR="006319A4" w:rsidP="006319A4" w:rsidRDefault="006319A4" w14:paraId="3625CD59" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Department:</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert department)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63439F5B" w14:textId="77777777" w:rsidR="00A74536" w:rsidRPr="00023448" w:rsidRDefault="00A74536" w:rsidP="00A74536">
-[...18 lines deleted...]
-    <w:p w14:paraId="5FA5ACBE" w14:textId="77777777" w:rsidR="00B8147F" w:rsidRPr="00023448" w:rsidRDefault="00AE7F6A" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00023448" w:rsidR="00A74536" w:rsidP="00A74536" w:rsidRDefault="00A74536" w14:paraId="63439F5B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="00AE7F6A" w:rsidP="00C40C15" w:rsidRDefault="00AE7F6A" w14:paraId="34453F99" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="00B8147F" w:rsidP="00C40C15" w:rsidRDefault="00AE7F6A" w14:paraId="5FA5ACBE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Eligibility for Employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E0DEE5" w14:textId="77777777" w:rsidR="00B8147F" w:rsidRPr="00023448" w:rsidRDefault="00B8147F" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00023448" w:rsidR="00B8147F" w:rsidP="00C40C15" w:rsidRDefault="00B8147F" w14:paraId="71E0DEE5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63848940" w14:textId="781BE9CD" w:rsidR="00023448" w:rsidRDefault="00AE7F6A" w:rsidP="00023448">
+    <w:p w:rsidR="00023448" w:rsidP="00023448" w:rsidRDefault="00AE7F6A" w14:paraId="63848940" w14:textId="781BE9CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your offer for employment is contingent upon providing the University, </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>prior</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to your first day of employment, official documentation of degrees earned. An </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">original </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">official </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>transcript</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of your terminal degree must be submitted to comply with credentialing guidelines of the Southern Association of Colleges and Schools </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0643" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00EC0643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Commission on Colleges </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(SACS</w:t>
       </w:r>
-      <w:r w:rsidR="00EC0643" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00EC0643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>COC</w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>). Foreign transcripts must be translated and certified by an e</w:t>
       </w:r>
-      <w:r w:rsidR="00992162" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00992162">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ducation credentialing agency. </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Our receiving the transcript by </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert date)</w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> would be much appreciated; however, it must be on file prior to your initial appointment date. Please request that the institution from which you received this degree send an official transcript of your academic record to the attention of </w:t>
       </w:r>
-      <w:r w:rsidR="00A32ECD" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00A32ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert name)</w:t>
       </w:r>
-      <w:r w:rsidR="00A32ECD" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00A32ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the University of Alabama at Birmingham, </w:t>
       </w:r>
-      <w:r w:rsidR="007E71E6" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="007E71E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert school name)</w:t>
       </w:r>
-      <w:r w:rsidR="00F011E5" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00F011E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="007E71E6" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="007E71E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert department name)</w:t>
       </w:r>
-      <w:r w:rsidR="007E71E6" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="007E71E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00FC50A5" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FC50A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC50A5" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FC50A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert department address)</w:t>
       </w:r>
-      <w:r w:rsidR="00A32ECD" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00A32ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E55129" w14:textId="77777777" w:rsidR="00023448" w:rsidRPr="00023448" w:rsidRDefault="00023448" w:rsidP="00023448">
+    <w:p w:rsidRPr="00023448" w:rsidR="00023448" w:rsidP="00023448" w:rsidRDefault="00023448" w14:paraId="61E55129" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C392EBD" w14:textId="2E6F874F" w:rsidR="00914278" w:rsidRPr="00023448" w:rsidRDefault="00EA5DAA" w:rsidP="412AB130">
+    <w:p w:rsidRPr="00023448" w:rsidR="00914278" w:rsidP="412AB130" w:rsidRDefault="00EA5DAA" w14:paraId="2C392EBD" w14:textId="2E6F874F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your offer for employment is contingent upon satisfying all Federal employment eligibility requirements, including any necessary work authorizations, and is contingent upon compliance with all applicable federal rules and regulations, including but not limited those federal rules and regulations regarding sponsored research. Your offer for employment is contingent upon making no false or misleading representations in your application for employment. Your offer for employment is contingent upon </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> check and a background records check. If the results of such checks are not satisfactory to UAB, this appointment is voidable by the University. Questions regarding employment-based immigration should be directed to the Office of International Faculty &amp; Staff Immigration Services at </w:t>
+        <w:t xml:space="preserve">Your offer for employment is contingent upon satisfying all Federal employment eligibility requirements, including any necessary work authorizations, and is contingent upon compliance with all applicable federal rules and regulations, including but not limited those federal rules and regulations regarding sponsored research. Your offer for employment is contingent upon making no false or misleading representations in your application for employment. Your offer for employment is contingent upon a successful criminal records check and a background records check. If the results of such checks are not satisfactory to UAB, this appointment is voidable by the University. Questions regarding employment-based immigration should be directed to the Office of International Faculty &amp; Staff Immigration Services at </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r w:rsidR="412AB130" w:rsidRPr="412AB130">
+        <w:r w:rsidRPr="412AB130" w:rsidR="412AB130">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>ifsis@uab.edu.   </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D8CFC13" w14:textId="06BB4695" w:rsidR="00914278" w:rsidRPr="00023448" w:rsidRDefault="00914278" w:rsidP="412AB130">
+    <w:p w:rsidRPr="00023448" w:rsidR="00914278" w:rsidP="412AB130" w:rsidRDefault="00914278" w14:paraId="0D8CFC13" w14:textId="06BB4695">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5442DE5B" w14:textId="54B1F965" w:rsidR="00914278" w:rsidRPr="00023448" w:rsidRDefault="4BAFED22" w:rsidP="412AB130">
+    <w:p w:rsidRPr="00023448" w:rsidR="00914278" w:rsidP="412AB130" w:rsidRDefault="4BAFED22" w14:paraId="5442DE5B" w14:textId="54B1F965">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4BAFED22">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your offer for employment is contingent on successful completion of pre-employment background investigations that include, but not limited to, a criminal history background check, degree (education) verification, social media background checks, and employment history verification. You will receive information electronically requesting your consent to allow the University to conduct this investigation. </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="09AAADF3" w14:textId="05974F02" w:rsidR="00914278" w:rsidRPr="00023448" w:rsidRDefault="00914278" w:rsidP="412AB130">
+        <w:t>Your offer for employment is contingent on successful completion of pre-employment background investigations that include, but not limited to, a criminal history background check, degree (education) verification, social media background checks, and employment history verification. You will receive information electronically requesting your consent to allow the University to conduct this investigation. In the event that the background check has not been completed at the time your appointment begins, your appointment will be conditioned upon receipt of a background check report that is acceptable to the University. Before a final decision is made to void an appointment because of a background check result, you will receive a copy of the background check report and you will have an opportunity to provide explanatory information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="00914278" w:rsidP="412AB130" w:rsidRDefault="00914278" w14:paraId="09AAADF3" w14:textId="05974F02">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BB8D6A6" w14:textId="0B5C6421" w:rsidR="00914278" w:rsidRPr="00023448" w:rsidRDefault="00914278" w:rsidP="412AB130">
+    <w:p w:rsidRPr="00023448" w:rsidR="00914278" w:rsidP="412AB130" w:rsidRDefault="00914278" w14:paraId="0BB8D6A6" w14:textId="0B5C6421">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7243127C" w14:textId="4996BB99" w:rsidR="00914278" w:rsidRPr="00023448" w:rsidRDefault="00914278" w:rsidP="412AB130">
+    <w:p w:rsidRPr="00023448" w:rsidR="00914278" w:rsidP="412AB130" w:rsidRDefault="00914278" w14:paraId="7243127C" w14:textId="4996BB99">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="704BF44D" w14:textId="60A7F20B" w:rsidR="00914278" w:rsidRPr="00023448" w:rsidRDefault="00914278" w:rsidP="412AB130">
+    <w:p w:rsidRPr="00023448" w:rsidR="00914278" w:rsidP="412AB130" w:rsidRDefault="00914278" w14:paraId="704BF44D" w14:textId="60A7F20B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6259487F" w14:textId="2AC3C969" w:rsidR="412AB130" w:rsidRDefault="412AB130" w:rsidP="412AB130">
+    <w:p w:rsidR="412AB130" w:rsidP="412AB130" w:rsidRDefault="412AB130" w14:paraId="6259487F" w14:textId="2AC3C969">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B046CE1" w14:textId="77777777" w:rsidR="00B80A55" w:rsidRPr="00023448" w:rsidRDefault="00B80A55" w:rsidP="00A74536">
+    <w:p w:rsidRPr="00023448" w:rsidR="00B80A55" w:rsidP="00A74536" w:rsidRDefault="00B80A55" w14:paraId="6B046CE1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23D1E615" w14:textId="77777777" w:rsidR="006667B6" w:rsidRPr="00023448" w:rsidRDefault="00B80A55" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="006667B6" w:rsidP="003F7B43" w:rsidRDefault="00B80A55" w14:paraId="23D1E615" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Extension or Renewal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46746E4C" w14:textId="77777777" w:rsidR="006667B6" w:rsidRPr="00023448" w:rsidRDefault="006667B6" w:rsidP="00A74536">
+    <w:p w:rsidRPr="00023448" w:rsidR="006667B6" w:rsidP="00A74536" w:rsidRDefault="006667B6" w14:paraId="46746E4C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BB83C10" w14:textId="77777777" w:rsidR="00B80A55" w:rsidRPr="00023448" w:rsidRDefault="00B80A55" w:rsidP="00A74536">
+    <w:p w:rsidRPr="00023448" w:rsidR="00B80A55" w:rsidP="00A74536" w:rsidRDefault="00B80A55" w14:paraId="7BB83C10" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Extension or renewal of the Term, if any, is at the sole option of the University and the University need not provide explanation of the decision to renew or not renew (except as the Handbook otherwise provides for </w:t>
       </w:r>
-      <w:r w:rsidR="00C62A0F" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00C62A0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Non-</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tenure-Track Faculty). Renewal depends upon many factors including but not limited to availability of funding, organizational need, or mutually acceptable performance. Extensions or renewals of Term may be for a different period than the initial Term, and satisfactory performance does not guarantee renewal of appointment. To be valid, any extension or renewal of the Term must be in writing and signed by the Provost</w:t>
       </w:r>
-      <w:r w:rsidR="00F30230" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00F30230">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Dean,</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or appropriate designee of the University.</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You understand that there is no claim on future employment beyond the Term of this </w:t>
       </w:r>
-      <w:r w:rsidR="00914278" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00914278">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>appointment</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. If you are not notified in writing </w:t>
       </w:r>
-      <w:r w:rsidR="00914278" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00914278">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">by the University of </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">renewal or extension of this </w:t>
       </w:r>
-      <w:r w:rsidR="00914278" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00914278">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>appointment</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, this </w:t>
       </w:r>
-      <w:r w:rsidR="00914278" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00914278">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">appointment </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>will expire on the last day of the Term stated in your offer letter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E52593" w14:textId="77777777" w:rsidR="00AD1EBB" w:rsidRPr="00023448" w:rsidRDefault="00AD1EBB" w:rsidP="00A74536">
+    <w:p w:rsidRPr="00023448" w:rsidR="00AD1EBB" w:rsidP="00A74536" w:rsidRDefault="00AD1EBB" w14:paraId="65E52593" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22DF6AAC" w14:textId="77777777" w:rsidR="00AD1EBB" w:rsidRPr="00023448" w:rsidRDefault="412AB130" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="00AD1EBB" w:rsidP="003F7B43" w:rsidRDefault="412AB130" w14:paraId="22DF6AAC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="412AB130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As with all faculty, you will be evaluated annually and will be eligible for merit-based compensation adjustments, when merit funds are available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B945E6" w14:textId="3CEDCCF7" w:rsidR="006667B6" w:rsidRPr="00023448" w:rsidRDefault="006667B6" w:rsidP="412AB130">
+    <w:p w:rsidRPr="00023448" w:rsidR="006667B6" w:rsidP="412AB130" w:rsidRDefault="006667B6" w14:paraId="54B945E6" w14:textId="3CEDCCF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="700BFC08" w14:textId="3D8DA827" w:rsidR="006667B6" w:rsidRPr="00023448" w:rsidRDefault="412AB130" w:rsidP="412AB130">
+    <w:p w:rsidRPr="00023448" w:rsidR="006667B6" w:rsidP="412AB130" w:rsidRDefault="412AB130" w14:paraId="700BFC08" w14:textId="3D8DA827">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="412AB130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Resignation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D0BDEA" w14:textId="77777777" w:rsidR="006667B6" w:rsidRPr="00023448" w:rsidRDefault="006667B6" w:rsidP="00A74536">
+    <w:p w:rsidRPr="00023448" w:rsidR="006667B6" w:rsidP="00A74536" w:rsidRDefault="006667B6" w14:paraId="16D0BDEA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="611268FC" w14:textId="77777777" w:rsidR="0099120A" w:rsidRPr="00023448" w:rsidRDefault="0099120A" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="0099120A" w:rsidP="003F7B43" w:rsidRDefault="0099120A" w14:paraId="611268FC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you resign prior to completion of the Term of this appointment, you agree to provide notice to the University as provided in the</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Faculty Handbook, but in no event less than 30 days’ prior written notice to the Chair</w:t>
       </w:r>
-      <w:r w:rsidR="00F30230" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00F30230">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidR="00FC50A5" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FC50A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/or</w:t>
       </w:r>
-      <w:r w:rsidR="00F30230" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00F30230">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dean</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A52877B" w14:textId="77777777" w:rsidR="001E5476" w:rsidRPr="00023448" w:rsidRDefault="001E5476" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="001E5476" w:rsidP="003F7B43" w:rsidRDefault="001E5476" w14:paraId="1A52877B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B243DCB" w14:textId="77777777" w:rsidR="001E5476" w:rsidRPr="00023448" w:rsidRDefault="412AB130" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="001E5476" w:rsidP="00DF031C" w:rsidRDefault="412AB130" w14:paraId="6B243DCB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="412AB130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OIG/ GSA Clearance and Background Check</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686372DB" w14:textId="77777777" w:rsidR="00AE7F6A" w:rsidRPr="00023448" w:rsidRDefault="00AE7F6A" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="00AE7F6A" w:rsidP="003F7B43" w:rsidRDefault="00AE7F6A" w14:paraId="686372DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A3A1ACB" w14:textId="77777777" w:rsidR="00E83212" w:rsidRPr="00023448" w:rsidRDefault="00D44E00" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="00E83212" w:rsidP="003F7B43" w:rsidRDefault="00D44E00" w14:paraId="4A3A1ACB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that the University of Alabama at Birmingham conducts a review of the Office of the Inspector General (OIG) and the General Services Administration (GSA) exclusions lists to establish eligibility for each faculty member (or postdoctoral fellow/trainee) to receive federal funding. These databases are maintained by the federal Government to identify individuals who are excluded from participating in payments by Federal programs or contracts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3222B26B" w14:textId="77777777" w:rsidR="00914278" w:rsidRPr="00023448" w:rsidRDefault="00914278" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="00914278" w:rsidP="003F7B43" w:rsidRDefault="00914278" w14:paraId="3222B26B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78237016" w14:textId="77777777" w:rsidR="00D14A07" w:rsidRPr="00023448" w:rsidRDefault="00E83212" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="00D14A07" w:rsidP="003F7B43" w:rsidRDefault="00E83212" w14:paraId="78237016" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">By signing this </w:t>
       </w:r>
-      <w:r w:rsidR="00914278" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00914278">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>appointment letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, you are granting consent to UAB to conduct the necessary background check and OIG and GSA clearances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028FE532" w14:textId="77777777" w:rsidR="00047C09" w:rsidRPr="00023448" w:rsidRDefault="00047C09" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="00047C09" w:rsidP="003F7B43" w:rsidRDefault="00047C09" w14:paraId="028FE532" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65586389" w14:textId="77777777" w:rsidR="00D14A07" w:rsidRPr="00023448" w:rsidRDefault="412AB130" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00D14A07" w:rsidP="00DF031C" w:rsidRDefault="412AB130" w14:paraId="65586389" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="412AB130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Form I-9 Requirements  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEF7DB4" w14:textId="77777777" w:rsidR="008F4EDD" w:rsidRPr="00023448" w:rsidRDefault="008F4EDD" w:rsidP="00023448">
+    <w:p w:rsidRPr="00023448" w:rsidR="008F4EDD" w:rsidP="00023448" w:rsidRDefault="008F4EDD" w14:paraId="0AEF7DB4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20B62155" w14:textId="77777777" w:rsidR="00E45798" w:rsidRPr="00023448" w:rsidRDefault="00E45798" w:rsidP="00023448">
+    <w:p w:rsidRPr="00023448" w:rsidR="00E45798" w:rsidP="00023448" w:rsidRDefault="00E45798" w14:paraId="20B62155" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00023448">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Offers of employment at the University of Alabama at Birmingham (UAB) are contingent upon your ability to prove that you are authorized to work in the United States as required by the Immigration Reform and Control Act of 1986. If you accept this offer, you will be required to complete a Form I-9 and provide proof of your eligibility to work in the United States within three (3) business days of your start date. </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 1 of the Form I-9 must be completed no later than the first day of your employment</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="0629838A" w14:textId="77777777" w:rsidR="00E45798" w:rsidRPr="00023448" w:rsidRDefault="00E45798" w:rsidP="00023448">
+        <w:t>.  In the event that your eligibility for employment cannot be verified by your appointment date, this offer will become void.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="00E45798" w:rsidP="00023448" w:rsidRDefault="00E45798" w14:paraId="0629838A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01A7E774" w14:textId="77777777" w:rsidR="00E45798" w:rsidRPr="00023448" w:rsidRDefault="00E45798" w:rsidP="00023448">
+    <w:p w:rsidRPr="00023448" w:rsidR="00E45798" w:rsidP="00023448" w:rsidRDefault="00E45798" w14:paraId="01A7E774" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...35 lines deleted...]
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:r w:rsidRPr="00023448">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In order to comply with E-Verify requirements, UAB uses an electronic I-9 processing system. Your department contact will provide you with a link to the university’s [electronic I-9] system; where you will be provided with instructions and guidelines for completing the Form I-9.  A list of acceptable identification documents can also be found at </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="00023448">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.uscis.gov/i-9-central/acceptable-documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216707F6" w14:textId="77777777" w:rsidR="00E45798" w:rsidRPr="00023448" w:rsidRDefault="00E45798" w:rsidP="00E45798">
+    <w:p w:rsidRPr="00023448" w:rsidR="00E45798" w:rsidP="00E45798" w:rsidRDefault="00E45798" w14:paraId="216707F6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B48E764" w14:textId="0391F1FF" w:rsidR="00683988" w:rsidRPr="00023448" w:rsidRDefault="00EA5DAA" w:rsidP="00023448">
+    <w:p w:rsidRPr="00023448" w:rsidR="00683988" w:rsidP="00023448" w:rsidRDefault="00EA5DAA" w14:paraId="5B48E764" w14:textId="0391F1FF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00023448">
+        <w:t>If you are not a US citizen or permanent resident, the department will work with the UAB Office of International Faculty &amp; Staff Immigration Services (IFSIS) to sponsor you for US work authorization. IFSIS provides information about common immigration processes at UAB on their website at https://www.uab.edu/global/faculty-staff/international-faculty-staff  and can be reached</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3573">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>https://www.uab.edu/global/faculty-staff/international-faculty-staff  and</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3573">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ifsis@uab.edu</w:t>
+      </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> can be reached</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t>. After US work authorization is secured on your behalf, you will receive instructions for completing Section 2 of Form I-9 with UAB’s International Payment Compliance Specialist or the HR Records office to complete so that you can begin work.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFF43B7" w14:textId="77777777" w:rsidR="00C11B9D" w:rsidRPr="00023448" w:rsidRDefault="00C11B9D" w:rsidP="00404A2F">
+    <w:p w:rsidRPr="00023448" w:rsidR="00C11B9D" w:rsidP="00404A2F" w:rsidRDefault="00C11B9D" w14:paraId="5DFF43B7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24D59EB5" w14:textId="77777777" w:rsidR="00B8147F" w:rsidRPr="00023448" w:rsidRDefault="412AB130" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00B8147F" w:rsidP="00DF031C" w:rsidRDefault="412AB130" w14:paraId="24D59EB5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="412AB130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Approval of Appointment and Compliance with University Policies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32365208" w14:textId="77777777" w:rsidR="00B8147F" w:rsidRPr="00023448" w:rsidRDefault="00B8147F" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="00B8147F" w:rsidP="003F7B43" w:rsidRDefault="00B8147F" w14:paraId="32365208" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68F5D34C" w14:textId="77777777" w:rsidR="00914278" w:rsidRPr="00023448" w:rsidRDefault="00914278" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="00914278" w:rsidP="003F7B43" w:rsidRDefault="00914278" w14:paraId="68F5D34C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As is the case for all University employees, your employment is subject to approval by the Provost and President. As a condition of your employment, you are subject to all applicable practices, policies and procedures of the Board of Trustees of the University of Alabama, including but not limited to policies regarding conflicts of interests, nondiscrimination, outside professional activities, and intellectual property. It is your responsibility to be aware of these policies and procedures, as well as all others which may apply to you. University policies and procedures are subject to change without notice.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B7F502" w14:textId="77777777" w:rsidR="00E45798" w:rsidRPr="00023448" w:rsidRDefault="00E45798" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="00E45798" w:rsidP="003F7B43" w:rsidRDefault="00E45798" w14:paraId="39B7F502" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="613F24DE" w14:textId="77777777" w:rsidR="00E45798" w:rsidRPr="00023448" w:rsidRDefault="00E45798" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="00E45798" w:rsidP="003F7B43" w:rsidRDefault="00E45798" w14:paraId="613F24DE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E763C01" w14:textId="77777777" w:rsidR="00914278" w:rsidRPr="00023448" w:rsidRDefault="00914278" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="00914278" w:rsidP="003F7B43" w:rsidRDefault="00914278" w14:paraId="4E763C01" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28E8C6A9" w14:textId="77777777" w:rsidR="00B8147F" w:rsidRPr="00023448" w:rsidRDefault="412AB130" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00B8147F" w:rsidP="00DF031C" w:rsidRDefault="412AB130" w14:paraId="28E8C6A9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="412AB130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Faculty Handbook</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051A0223" w14:textId="77777777" w:rsidR="00AF36BE" w:rsidRPr="00023448" w:rsidRDefault="00AF36BE" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="00AF36BE" w:rsidP="003F7B43" w:rsidRDefault="00AF36BE" w14:paraId="051A0223" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51D0A9CB" w14:textId="77777777" w:rsidR="00AE7F6A" w:rsidRPr="00023448" w:rsidRDefault="00AE7F6A" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="00AE7F6A" w:rsidP="003F7B43" w:rsidRDefault="00AE7F6A" w14:paraId="51D0A9CB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Your appointment is subject to all terms and conditions of the Faculty Handbook (the “Handbook”) and any future modifications to it</w:t>
       </w:r>
-      <w:r w:rsidR="004B3914" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="004B3914">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Handbook, as modified, is hereby incorporated by reference, except as otherwise specifically provided by your offer letter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0EA99C" w14:textId="77777777" w:rsidR="004B3914" w:rsidRPr="00023448" w:rsidRDefault="004B3914" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00023448" w:rsidR="004B3914" w:rsidP="003F7B43" w:rsidRDefault="004B3914" w14:paraId="4D0EA99C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="468DAFD8" w14:textId="77777777" w:rsidR="00914278" w:rsidRPr="00023448" w:rsidRDefault="00B70C12" w:rsidP="00253BFA">
+    <w:p w:rsidRPr="00023448" w:rsidR="00914278" w:rsidP="00253BFA" w:rsidRDefault="00B70C12" w14:paraId="468DAFD8" w14:textId="4C036D5D">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The UAB Faculty Handbook addresses many questions that you may have about the rights and responsibilities of faculty at UAB. The U</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aB H</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>andbook contains information about UAB policies and procedures related to faculty, including promotion and tenure</w:t>
       </w:r>
-      <w:r w:rsidR="004B3914" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="004B3914">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> guidelines. </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This document is available online at </w:t>
       </w:r>
-      <w:r w:rsidR="008E11B7" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="008E11B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx</w:t>
       </w:r>
-      <w:r w:rsidR="00253BFA" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00253BFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00914278" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00914278">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As a UAB employee, you will also be subject to the terms and conditions in the You &amp; UAB Handbook although the terms of the Faculty Handbook take precedence </w:t>
       </w:r>
-      <w:r w:rsidR="004B3914" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="004B3914">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to the extent of any conflict. </w:t>
       </w:r>
-      <w:r w:rsidR="00914278" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00914278">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You &amp; UAB can be found online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00253BFA" w:rsidRPr="00023448">
+      <w:hyperlink w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="007B01B0" w:rsidR="000F1714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://uab-public.policystat.com/policy/18730083/latest/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00023448" w:rsidR="00253BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="00DE6896" w:rsidP="004B3914" w:rsidRDefault="00DE6896" w14:paraId="449FDA12" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="00AF36BE" w:rsidP="00DF031C" w:rsidRDefault="412AB130" w14:paraId="437DADE5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="412AB130">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Benefits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="00B8147F" w:rsidP="003F7B43" w:rsidRDefault="00AE7F6A" w14:paraId="4784FD5D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023448">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="00D96A9C" w:rsidP="00556E67" w:rsidRDefault="00AE7F6A" w14:paraId="53F8A416" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023448">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may be eligible to receive certain benefits provided to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="001E5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>employees of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="00F165A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UAB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="00537804">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> You are responsible for making all decisions and for taking all actions relating to such benefits, within established time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="00F165A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>frames and deadlines.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="004B3914">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="00F165A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This position carries a substantial body of fringe benefits, which can be found in the You and UAB Handbook—</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="00253BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="00023448" w:rsidR="00253BFA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.uab.edu/humanresources/home/policies/handbook</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00253BFA" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00253BFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...47 lines deleted...]
-      <w:r w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-      <w:r w:rsidR="00537804" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00D96A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Questions regarding benefits should be directed to the Department of Human Resources and Employee Benefits:  205-934-3458</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="00A70D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, or through your school’s HR consultant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="00D96A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00023448">
-[...99 lines deleted...]
-    <w:p w14:paraId="04BBCEE4" w14:textId="77777777" w:rsidR="00B82B70" w:rsidRPr="00023448" w:rsidRDefault="00B82B70" w:rsidP="00A74536">
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="00B82B70" w:rsidP="00A74536" w:rsidRDefault="00B82B70" w14:paraId="04BBCEE4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33FCADB6" w14:textId="77777777" w:rsidR="00B82B70" w:rsidRPr="00023448" w:rsidRDefault="412AB130" w:rsidP="00D14A07">
+    <w:p w:rsidRPr="00023448" w:rsidR="00B82B70" w:rsidP="00D14A07" w:rsidRDefault="412AB130" w14:paraId="33FCADB6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="412AB130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Getting Paid at UAB/Taxation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA0F163" w14:textId="77777777" w:rsidR="00B82B70" w:rsidRPr="00023448" w:rsidRDefault="00B82B70" w:rsidP="00A74536">
+    <w:p w:rsidRPr="00023448" w:rsidR="00B82B70" w:rsidP="00A74536" w:rsidRDefault="00B82B70" w14:paraId="7FA0F163" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C594DBC" w14:textId="51342C0B" w:rsidR="00DE6896" w:rsidRPr="00023448" w:rsidRDefault="00DE6896" w:rsidP="00DE6896">
+    <w:p w:rsidRPr="00023448" w:rsidR="00DE6896" w:rsidP="00DE6896" w:rsidRDefault="00DE6896" w14:paraId="5C594DBC" w14:textId="51342C0B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to current practices, faculty members are paid monthly on the last working day of each month. The Direct Deposit Payroll Authorization Form for monthly salaried personnel, when signed by the member, authorizes UAB to deposit net pay directly into a checking or </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">savings account at any bank or savings and loan association within the continental United States or to certain credit unions, including the </w:t>
       </w:r>
-      <w:r w:rsidR="0045730A" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="0045730A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Legacy Community </w:t>
       </w:r>
-      <w:r w:rsidR="00992162" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00992162">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Credit Union. </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A statement showing gross earnings, itemized deductions, and the amount of net pay deposited is made accessible to the faculty member each month. UAB requires participation in the Direct Deposit Payroll System by all faculty members. All amounts paid by the University to you may be subject to taxation both for reporting and withholding.</w:t>
       </w:r>
-      <w:r w:rsidR="00992162" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00992162">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Any amounts subject to withholding will have taxes withheld in accordance with federal and state law.</w:t>
       </w:r>
-      <w:r w:rsidR="00992162" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00992162">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you accept this offer and it is your first appointment to the University of Alabama at Birmingham, you must complete tax forms </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="69081F5A" w14:textId="77777777" w:rsidR="00DE6896" w:rsidRPr="00023448" w:rsidRDefault="00DE6896" w:rsidP="004B3914">
+        <w:t>If you accept this offer and it is your first appointment to the University of Alabama at Birmingham, you must complete tax forms in order to receive payment. These practices may be changed from time to time at UAB’s sole discretion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="00DE6896" w:rsidP="004B3914" w:rsidRDefault="00DE6896" w14:paraId="69081F5A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77A7BBC6" w14:textId="77777777" w:rsidR="00992162" w:rsidRPr="00023448" w:rsidRDefault="412AB130" w:rsidP="00DE6896">
+    <w:p w:rsidRPr="00023448" w:rsidR="00992162" w:rsidP="00DE6896" w:rsidRDefault="412AB130" w14:paraId="77A7BBC6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="412AB130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Assignment</w:t>
       </w:r>
       <w:r w:rsidRPr="412AB130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DB9356" w14:textId="77777777" w:rsidR="00992162" w:rsidRPr="00023448" w:rsidRDefault="00992162" w:rsidP="00992162">
+    <w:p w:rsidRPr="00023448" w:rsidR="00992162" w:rsidP="00992162" w:rsidRDefault="00992162" w14:paraId="78DB9356" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AB0468D" w14:textId="77777777" w:rsidR="00DE6896" w:rsidRPr="00023448" w:rsidRDefault="00DE6896" w:rsidP="00992162">
+    <w:p w:rsidRPr="00023448" w:rsidR="00DE6896" w:rsidP="00992162" w:rsidRDefault="00DE6896" w14:paraId="1AB0468D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The University reserves the right to change your assignment, as well as your physical location, at any time, and you may be reassigned duties as determined by the University.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778F4FE2" w14:textId="77777777" w:rsidR="00F15641" w:rsidRPr="00023448" w:rsidRDefault="00F15641" w:rsidP="00914278">
-[...8 lines deleted...]
-    <w:p w14:paraId="4FF887F0" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00023448" w:rsidRDefault="412AB130" w:rsidP="00D14A07">
+    <w:p w:rsidRPr="00023448" w:rsidR="00F15641" w:rsidP="00914278" w:rsidRDefault="00F15641" w14:paraId="778F4FE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="002D0519" w:rsidP="00D14A07" w:rsidRDefault="412AB130" w14:paraId="4FF887F0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="412AB130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Code of Conduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C83DF54" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00023448" w:rsidRDefault="002D0519" w:rsidP="002D0519">
+    <w:p w:rsidRPr="00023448" w:rsidR="002D0519" w:rsidP="002D0519" w:rsidRDefault="002D0519" w14:paraId="0C83DF54" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A1B4486" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00023448" w:rsidRDefault="002D0519" w:rsidP="00DE6896">
+    <w:p w:rsidRPr="00023448" w:rsidR="002D0519" w:rsidP="00DE6896" w:rsidRDefault="002D0519" w14:paraId="3A1B4486" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ethical conduct is a fundamental expectation for every UAB community member. All employees must abide by the standards of behavior outlined in the UAB Enterprise Code of Conduct. Upon hire, new faculty members are required to attest to the Code by completing the online course automatically assigned to them in the UAB Faculty and Staff Learning System during the orientation process. Behaviors inconsistent with the Code may result in appropriate consequences, up to and including termination. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4320AC8F" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00023448" w:rsidRDefault="002D0519" w:rsidP="002D0519">
+    <w:p w:rsidRPr="00023448" w:rsidR="002D0519" w:rsidP="002D0519" w:rsidRDefault="002D0519" w14:paraId="4320AC8F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5788C8A8" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00023448" w:rsidRDefault="412AB130" w:rsidP="00D14A07">
+    <w:p w:rsidRPr="00023448" w:rsidR="002D0519" w:rsidP="00D14A07" w:rsidRDefault="412AB130" w14:paraId="5788C8A8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="412AB130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Conflict of Interest and Conflict of Commitment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3586C5A6" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00023448" w:rsidRDefault="002D0519" w:rsidP="002D0519">
+    <w:p w:rsidRPr="00023448" w:rsidR="002D0519" w:rsidP="002D0519" w:rsidRDefault="002D0519" w14:paraId="3586C5A6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E594B5F" w14:textId="77777777" w:rsidR="00DE6896" w:rsidRPr="00023448" w:rsidRDefault="00DE6896" w:rsidP="00831EC3">
+    <w:p w:rsidRPr="00023448" w:rsidR="00DE6896" w:rsidP="00831EC3" w:rsidRDefault="00DE6896" w14:paraId="0E594B5F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Faculty members must adhere to all applicable federal and state laws and regulations and University and school policies related to conflict of interest and conflict of commitment. As public employees under the State of Alabama Ethics Law, faculty members may not use their positions for personal gain. In addition, in accordance with UAB policy, faculty members have an obligation to seek advance approval for external activities and disclose financial interests related to their institutional responsibilities to ensure that they do not interfere with their primary employment respon</w:t>
       </w:r>
-      <w:r w:rsidR="004B3914" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="004B3914">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sibilities at the institution. </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty members are encouraged to discuss their current arrangements with their prospective </w:t>
       </w:r>
-      <w:r w:rsidR="00F30230" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00F30230">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dean and</w:t>
       </w:r>
-      <w:r w:rsidR="00FC50A5" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00FC50A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/or</w:t>
       </w:r>
-      <w:r w:rsidR="00F30230" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00F30230">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>hair prior to acc</w:t>
       </w:r>
-      <w:r w:rsidR="004B3914" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="004B3914">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">epting an offer of employment. </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty participation in external activities is approved at the discretion of division, department, and school leadership, and certain activities may not be permissible or otherwise approved. Faculty members must file the appropriate forms at the time of hire for any activities or interests continuing or commencing after UAB employment.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12AD3BBA" w14:textId="77777777" w:rsidR="009A0894" w:rsidRPr="00023448" w:rsidRDefault="009A0894" w:rsidP="009A0894">
+    <w:p w:rsidRPr="00023448" w:rsidR="009A0894" w:rsidP="009A0894" w:rsidRDefault="009A0894" w14:paraId="12AD3BBA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AD91B99" w14:textId="77777777" w:rsidR="00914278" w:rsidRPr="00023448" w:rsidRDefault="412AB130" w:rsidP="00D14A07">
+    <w:p w:rsidRPr="00023448" w:rsidR="00914278" w:rsidP="00D14A07" w:rsidRDefault="412AB130" w14:paraId="1AD91B99" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="412AB130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Patent Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16048BEF" w14:textId="77777777" w:rsidR="00914278" w:rsidRPr="00023448" w:rsidRDefault="00914278" w:rsidP="00914278">
+    <w:p w:rsidRPr="00023448" w:rsidR="00914278" w:rsidP="00914278" w:rsidRDefault="00914278" w14:paraId="16048BEF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47791103" w14:textId="77777777" w:rsidR="00831EC3" w:rsidRPr="00023448" w:rsidRDefault="00831EC3" w:rsidP="00831EC3">
+    <w:p w:rsidRPr="00023448" w:rsidR="00831EC3" w:rsidP="00831EC3" w:rsidRDefault="00831EC3" w14:paraId="47791103" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>By signing this appointment letter, you agree that you are bound by and will comply with UAB’s patent policy set forth as Board Rule 509 of the Board Rules for the Board of Trustees of the University of Alabama. You agree that you hereby assign all intellectual property to UAB in accordance with the terms of Board Rule 509.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8E7AFB" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00023448" w:rsidRDefault="412AB130" w:rsidP="00D14A07">
+    <w:p w:rsidRPr="00023448" w:rsidR="002D0519" w:rsidP="00D14A07" w:rsidRDefault="412AB130" w14:paraId="0A8E7AFB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="412AB130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NCAA Compliance</w:t>
       </w:r>
       <w:r w:rsidRPr="412AB130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1710AF53" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00023448" w:rsidRDefault="002D0519" w:rsidP="002D0519">
+    <w:p w:rsidRPr="00023448" w:rsidR="002D0519" w:rsidP="002D0519" w:rsidRDefault="002D0519" w14:paraId="1710AF53" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7622C935" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00023448" w:rsidRDefault="002D0519" w:rsidP="00831EC3">
+    <w:p w:rsidRPr="00023448" w:rsidR="002D0519" w:rsidP="00831EC3" w:rsidRDefault="002D0519" w14:paraId="7622C935" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Faculty members are expected to understand and </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="2F8DF017" w14:textId="77777777" w:rsidR="00CC34B9" w:rsidRPr="00023448" w:rsidRDefault="00CC34B9" w:rsidP="00A74536">
+        <w:t>Faculty members are expected to understand and be in compliance with NCAA regulations for areas and departments in which their essential functions cause them to interact with student athletes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="00CC34B9" w:rsidP="00A74536" w:rsidRDefault="00CC34B9" w14:paraId="2F8DF017" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73406351" w14:textId="77777777" w:rsidR="008F5C3B" w:rsidRPr="00023448" w:rsidRDefault="412AB130" w:rsidP="00831EC3">
+    <w:p w:rsidRPr="00023448" w:rsidR="008F5C3B" w:rsidP="00831EC3" w:rsidRDefault="412AB130" w14:paraId="73406351" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="412AB130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>General Terms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082F06C7" w14:textId="77777777" w:rsidR="008F5C3B" w:rsidRPr="00023448" w:rsidRDefault="008F5C3B" w:rsidP="008F5C3B">
+    <w:p w:rsidRPr="00023448" w:rsidR="008F5C3B" w:rsidP="008F5C3B" w:rsidRDefault="008F5C3B" w14:paraId="082F06C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F23A696" w14:textId="77777777" w:rsidR="00F15641" w:rsidRPr="00023448" w:rsidRDefault="00BA2D0C" w:rsidP="00831EC3">
+    <w:p w:rsidRPr="00023448" w:rsidR="00F15641" w:rsidP="00831EC3" w:rsidRDefault="00BA2D0C" w14:paraId="0F23A696" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r w:rsidR="00DF5455" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00DF5455">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>initial</w:t>
       </w:r>
-      <w:r w:rsidR="00B70E86" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00B70E86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">appointment may be modified only by a written agreement signed by both you and by an authorized employee of the University. The waiver by either party of a breach of any provision of this appointment will not operate or be construed as a waiver by that party of any prior or subsequent breaches. All agreements and covenants contained herein are severable, and if an appropriate court declares any such understanding or covenant to be invalid, this appointment will be interpreted and applied as if such invalid agreements or covenants were not contained herein. This appointment shall be construed in accordance with the laws of the State of Alabama. Venue for determination of the legal rights and obligations of the parties to this appointment shall be an appropriate venue in the State of Alabama. This appointment contains the entire agreement for employment by and between you and the University for the position stated in this appointment. This letter supersedes all prior agreements of employment </w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="3D2756CB" w14:textId="77777777" w:rsidR="002970BF" w:rsidRPr="00023448" w:rsidRDefault="002970BF" w:rsidP="002970BF">
+        <w:t>appointment may be modified only by a written agreement signed by both you and by an authorized employee of the University. The waiver by either party of a breach of any provision of this appointment will not operate or be construed as a waiver by that party of any prior or subsequent breaches. All agreements and covenants contained herein are severable, and if an appropriate court declares any such understanding or covenant to be invalid, this appointment will be interpreted and applied as if such invalid agreements or covenants were not contained herein. This appointment shall be construed in accordance with the laws of the State of Alabama. Venue for determination of the legal rights and obligations of the parties to this appointment shall be an appropriate venue in the State of Alabama. This appointment contains the entire agreement for employment by and between you and the University for the position stated in this appointment. This letter supersedes all prior agreements of employment entered into between you and the University. Paragraph headings are mere catchwords and shall not be used in interpretation of the terms of this letter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="00BA2D0C" w:rsidP="00BA2D0C" w:rsidRDefault="00BA2D0C" w14:paraId="65BA74FF" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="002970BF" w:rsidP="002970BF" w:rsidRDefault="002970BF" w14:paraId="3D2756CB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Licensure Information/Requirements/Credentialing</w:t>
       </w:r>
-      <w:r w:rsidR="00047C09" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00047C09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293982C3" w14:textId="77777777" w:rsidR="002970BF" w:rsidRPr="00023448" w:rsidRDefault="002970BF" w:rsidP="002970BF">
+    <w:p w:rsidRPr="00023448" w:rsidR="002970BF" w:rsidP="002970BF" w:rsidRDefault="002970BF" w14:paraId="293982C3" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E5A4497" w14:textId="77777777" w:rsidR="002970BF" w:rsidRPr="00023448" w:rsidRDefault="002970BF" w:rsidP="00A51865">
+    <w:p w:rsidRPr="00023448" w:rsidR="002970BF" w:rsidP="00A51865" w:rsidRDefault="002970BF" w14:paraId="1E5A4497" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This appointment is contingent upon your obtaining and maintaining a valid, unrestricted Alabama licensure to practice as a Registered Nurse. Additionally, you must provide the following: 1) proof of national certification for advanced practice; if applicable, 2) proof of licensure for advance practice in Alabama; 3) proof of completed hepatitis B immunization series, or a confirmed prior illness with hepatitis B; 4)</w:t>
       </w:r>
-      <w:r w:rsidR="007E71E6" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="007E71E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>your current CPR certification, and 5) evidence of updated TB testing within the last year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08060EDB" w14:textId="77777777" w:rsidR="00253BFA" w:rsidRPr="00023448" w:rsidRDefault="00253BFA" w:rsidP="00A51865">
+    <w:p w:rsidRPr="00023448" w:rsidR="00253BFA" w:rsidP="00A51865" w:rsidRDefault="00253BFA" w14:paraId="08060EDB" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B748B4C" w14:textId="77777777" w:rsidR="00BC2873" w:rsidRPr="00023448" w:rsidRDefault="00253BFA" w:rsidP="00253BFA">
+    <w:p w:rsidRPr="00023448" w:rsidR="00BC2873" w:rsidP="00253BFA" w:rsidRDefault="00253BFA" w14:paraId="6B748B4C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Include language that is appropriate to the departmental requirements as necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7110D519" w14:textId="77777777" w:rsidR="00663F79" w:rsidRPr="00023448" w:rsidRDefault="00CF29D3" w:rsidP="00253BFA">
+    <w:p w:rsidRPr="00023448" w:rsidR="00663F79" w:rsidP="00253BFA" w:rsidRDefault="00CF29D3" w14:paraId="7110D519" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00C106CC" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00C106CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ATTACHMENT B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCC0EE7" w14:textId="77777777" w:rsidR="00663F79" w:rsidRPr="00023448" w:rsidRDefault="00663F79" w:rsidP="00FA2497">
+    <w:p w:rsidRPr="00023448" w:rsidR="00663F79" w:rsidP="00FA2497" w:rsidRDefault="00663F79" w14:paraId="2DCC0EE7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Specific Terms and Conditions of </w:t>
       </w:r>
-      <w:r w:rsidR="007A74B1" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="007A74B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Faculty Appointment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08648046" w14:textId="77777777" w:rsidR="005A11A3" w:rsidRPr="00023448" w:rsidRDefault="005A11A3" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00023448" w:rsidR="005A11A3" w:rsidP="00C40C15" w:rsidRDefault="005A11A3" w14:paraId="08648046" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1299B46E" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00023448" w:rsidRDefault="002D0519" w:rsidP="002D0519">
+    <w:p w:rsidRPr="00023448" w:rsidR="002D0519" w:rsidP="002D0519" w:rsidRDefault="002D0519" w14:paraId="1299B46E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Language included here are examples of text likely to be included in each section as is applicable for the </w:t>
       </w:r>
-      <w:r w:rsidR="00A91B8B" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00A91B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">specific </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>department]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DAB9FE0" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00023448" w:rsidRDefault="002D0519" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00023448" w:rsidR="002D0519" w:rsidP="00C40C15" w:rsidRDefault="002D0519" w14:paraId="2DAB9FE0" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C212BE5" w14:textId="77777777" w:rsidR="00253BFA" w:rsidRPr="00023448" w:rsidRDefault="00253BFA" w:rsidP="00253BFA">
+    <w:p w:rsidRPr="00023448" w:rsidR="00253BFA" w:rsidP="00253BFA" w:rsidRDefault="00253BFA" w14:paraId="2C212BE5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert name)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9DA9AA" w14:textId="77777777" w:rsidR="00253BFA" w:rsidRPr="00023448" w:rsidRDefault="00253BFA" w:rsidP="00253BFA">
+    <w:p w:rsidRPr="00023448" w:rsidR="00253BFA" w:rsidP="00253BFA" w:rsidRDefault="00253BFA" w14:paraId="0F9DA9AA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Letter Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E829E73" w14:textId="77777777" w:rsidR="00253BFA" w:rsidRPr="00023448" w:rsidRDefault="00253BFA" w:rsidP="00253BFA">
+    <w:p w:rsidRPr="00023448" w:rsidR="00253BFA" w:rsidP="00253BFA" w:rsidRDefault="00253BFA" w14:paraId="2E829E73" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rank:</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert rank)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64056463" w14:textId="77777777" w:rsidR="00253BFA" w:rsidRPr="00023448" w:rsidRDefault="00253BFA" w:rsidP="00253BFA">
+    <w:p w:rsidRPr="00023448" w:rsidR="00253BFA" w:rsidP="00253BFA" w:rsidRDefault="00253BFA" w14:paraId="64056463" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>School/College:</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00023448">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert school/college)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE91629" w14:textId="77777777" w:rsidR="00253BFA" w:rsidRPr="00023448" w:rsidRDefault="00253BFA" w:rsidP="00253BFA">
+    <w:p w:rsidRPr="00023448" w:rsidR="00253BFA" w:rsidP="00253BFA" w:rsidRDefault="00253BFA" w14:paraId="3DE91629" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Department:</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert department)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320407D3" w14:textId="77777777" w:rsidR="00663F79" w:rsidRPr="00023448" w:rsidRDefault="00663F79" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00023448" w:rsidR="00663F79" w:rsidP="00C40C15" w:rsidRDefault="00663F79" w14:paraId="320407D3" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FACF6D4" w14:textId="77777777" w:rsidR="00F15641" w:rsidRPr="00023448" w:rsidRDefault="00F15641" w:rsidP="00E2689B">
+    <w:p w:rsidRPr="00023448" w:rsidR="00F15641" w:rsidP="00E2689B" w:rsidRDefault="00F15641" w14:paraId="5FACF6D4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Duties &amp; Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0986004E" w14:textId="77777777" w:rsidR="007A74B1" w:rsidRPr="00023448" w:rsidRDefault="007A74B1" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00023448" w:rsidR="007A74B1" w:rsidP="00C40C15" w:rsidRDefault="007A74B1" w14:paraId="0986004E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74C66947" w14:textId="77777777" w:rsidR="008664C2" w:rsidRPr="00023448" w:rsidRDefault="008664C2" w:rsidP="002F07D0">
+    <w:p w:rsidRPr="00023448" w:rsidR="008664C2" w:rsidP="002F07D0" w:rsidRDefault="008664C2" w14:paraId="74C66947" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC1CACA" w14:textId="77777777" w:rsidR="008664C2" w:rsidRPr="00023448" w:rsidRDefault="008664C2" w:rsidP="002F07D0">
+    <w:p w:rsidRPr="00023448" w:rsidR="008664C2" w:rsidP="002F07D0" w:rsidRDefault="008664C2" w14:paraId="7AC1CACA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778DAD47" w14:textId="77777777" w:rsidR="0041696E" w:rsidRPr="00023448" w:rsidRDefault="00D61786" w:rsidP="002F07D0">
+    <w:p w:rsidRPr="00023448" w:rsidR="0041696E" w:rsidP="002F07D0" w:rsidRDefault="00D61786" w14:paraId="778DAD47" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As a faculty member in the Department of Health Care Organization and Policy, you will have responsibilities related to instruction, scholarship, and service to the Un</w:t>
       </w:r>
-      <w:r w:rsidR="0031475B" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">iversity and its constituency. </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Evaluation of your performance for promotion and salary adjustments will consider your effectivenes</w:t>
       </w:r>
-      <w:r w:rsidR="0031475B" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s in all three areas.</w:t>
       </w:r>
-      <w:r w:rsidR="00E21375" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00E21375">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00147BC1" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00147BC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Normally, </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">faculty members are expected to teach two course each academic year for the Department, however, </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="0031475B" w:rsidRPr="00023448">
+        <w:t>faculty members are expected to teach two course each academic year for the Department, however, in light of your other teaching commitments (stated in this letter), your initial teaching responsibilit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>y will be to teach one course.</w:t>
       </w:r>
-      <w:r w:rsidR="00CC3C4B" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00CC3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You are encouraged and expected to participate in service activities within the department, school, university, the profession, and the community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113D6D6A" w14:textId="77777777" w:rsidR="00F15641" w:rsidRPr="00023448" w:rsidRDefault="00F15641" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00023448" w:rsidR="00F15641" w:rsidP="00C40C15" w:rsidRDefault="00F15641" w14:paraId="113D6D6A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C9B2F48" w14:textId="77777777" w:rsidR="00F15641" w:rsidRPr="00023448" w:rsidRDefault="002F07D0" w:rsidP="00AB469F">
+    <w:p w:rsidRPr="00023448" w:rsidR="00F15641" w:rsidP="00AB469F" w:rsidRDefault="002F07D0" w14:paraId="7C9B2F48" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BC1B9B" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00BC1B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6871CAB3" w14:textId="77777777" w:rsidR="00BC1B9B" w:rsidRPr="00023448" w:rsidRDefault="00BC1B9B" w:rsidP="00AB469F">
+    <w:p w:rsidRPr="00023448" w:rsidR="00BC1B9B" w:rsidP="00AB469F" w:rsidRDefault="00BC1B9B" w14:paraId="6871CAB3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="707A2471" w14:textId="77777777" w:rsidR="00BC1B9B" w:rsidRPr="00023448" w:rsidRDefault="00BC1B9B" w:rsidP="002F07D0">
+    <w:p w:rsidRPr="00023448" w:rsidR="00BC1B9B" w:rsidP="002F07D0" w:rsidRDefault="00BC1B9B" w14:paraId="707A2471" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Part of your responsibilities will be to teach AH706, Theory and Research in Strategic Management, a Ph.D. degree program in Administration – Health Services and serve as liaison to the School of Business.</w:t>
       </w:r>
-      <w:r w:rsidR="00E21375" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00E21375">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The School of Business agrees to provide ten percent salary support for three years, and the </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="00CC3C4B" w:rsidRPr="00023448">
+        <w:t>The School of Business agrees to provide ten percent salary support for three years, and the three year commitment will renew every year on October 1 for a new three</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="00CC3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> year</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> period unless the Chair of the Department of Health Care Organization</w:t>
       </w:r>
-      <w:r w:rsidR="0099637A" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="0099637A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Policy is notified otherwise by the De</w:t>
       </w:r>
-      <w:r w:rsidR="00E21375" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00E21375">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>an of the School of Business.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D50714" w14:textId="77777777" w:rsidR="00BC1B9B" w:rsidRPr="00023448" w:rsidRDefault="00BC1B9B" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00023448" w:rsidR="00BC1B9B" w:rsidP="00C40C15" w:rsidRDefault="00BC1B9B" w14:paraId="18D50714" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F7D3FD7" w14:textId="77777777" w:rsidR="00D159C9" w:rsidRPr="00023448" w:rsidRDefault="007E6CDD" w:rsidP="00D159C9">
+    <w:p w:rsidRPr="00023448" w:rsidR="00D159C9" w:rsidP="00D159C9" w:rsidRDefault="007E6CDD" w14:paraId="3F7D3FD7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D159C9" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00D159C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4306F013" w14:textId="77777777" w:rsidR="00D971F6" w:rsidRPr="00023448" w:rsidRDefault="00D971F6" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00023448" w:rsidR="00D971F6" w:rsidP="00C40C15" w:rsidRDefault="00D971F6" w14:paraId="4306F013" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C34E1FD" w14:textId="77777777" w:rsidR="00D159C9" w:rsidRPr="00023448" w:rsidRDefault="002E56C9" w:rsidP="007E6CDD">
+    <w:p w:rsidRPr="00023448" w:rsidR="00D159C9" w:rsidP="007E6CDD" w:rsidRDefault="002E56C9" w14:paraId="7C34E1FD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You will be expected to teach one course per year</w:t>
       </w:r>
-      <w:r w:rsidR="0031475B" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> beginning in your fourth year.</w:t>
       </w:r>
-      <w:r w:rsidR="008C6814" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0031475B" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n terms of advising, you will have no advising respo</w:t>
       </w:r>
-      <w:r w:rsidR="008C6814" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nsibilities in the first year. </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In the second year, you will be assigned no more than 3 MPH advisees, and thereafter, you will acquire student advisees in proportion to other faculty based on th</w:t>
       </w:r>
-      <w:r w:rsidR="00E21375" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00E21375">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e number of student admissions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CEA5FE" w14:textId="77777777" w:rsidR="00F4206C" w:rsidRPr="00023448" w:rsidRDefault="00F4206C" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00023448" w:rsidR="00F4206C" w:rsidP="00C40C15" w:rsidRDefault="00F4206C" w14:paraId="13CEA5FE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79C2B725" w14:textId="77777777" w:rsidR="00F4206C" w:rsidRPr="00023448" w:rsidRDefault="007E6CDD" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00023448" w:rsidR="00F4206C" w:rsidP="00C40C15" w:rsidRDefault="007E6CDD" w14:paraId="79C2B725" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F4206C" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00F4206C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF8F749" w14:textId="77777777" w:rsidR="00F1662F" w:rsidRPr="00023448" w:rsidRDefault="00F1662F" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00023448" w:rsidR="00F1662F" w:rsidP="00C40C15" w:rsidRDefault="00F1662F" w14:paraId="3DF8F749" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13337447" w14:textId="77777777" w:rsidR="00F4206C" w:rsidRPr="00023448" w:rsidRDefault="00F4206C" w:rsidP="007E6CDD">
+    <w:p w:rsidRPr="00023448" w:rsidR="00F4206C" w:rsidP="007E6CDD" w:rsidRDefault="00F4206C" w14:paraId="13337447" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As a(n) ______________ (Instructor, Assistant Professor, Associate Professor, Professor) </w:t>
       </w:r>
-      <w:r w:rsidR="00C62A0F" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00C62A0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>non-</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">tenure-earning, you will be placed in the </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="008C6814" w:rsidRPr="00023448">
+        <w:t>tenure-earning, you will be placed in the School of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________’s ___________ track. </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Your effort will be distributed as follows:  XX% Research, XX% Teaching, XX% Service, XX% Professional Activity for a total of 100% effort.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38008995" w14:textId="77777777" w:rsidR="00F30230" w:rsidRPr="00023448" w:rsidRDefault="00F30230" w:rsidP="007E6CDD">
+    <w:p w:rsidRPr="00023448" w:rsidR="00F30230" w:rsidP="007E6CDD" w:rsidRDefault="00F30230" w14:paraId="38008995" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07AADF0A" w14:textId="77777777" w:rsidR="00F30230" w:rsidRPr="00023448" w:rsidRDefault="00F30230" w:rsidP="00F30230">
+    <w:p w:rsidRPr="00023448" w:rsidR="00F30230" w:rsidP="00F30230" w:rsidRDefault="00F30230" w14:paraId="07AADF0A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00023448">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413B482B" w14:textId="77777777" w:rsidR="00F30230" w:rsidRPr="00023448" w:rsidRDefault="00F30230" w:rsidP="00F30230">
+    <w:p w:rsidRPr="00023448" w:rsidR="00F30230" w:rsidP="00F30230" w:rsidRDefault="00F30230" w14:paraId="413B482B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A4C62AE" w14:textId="77777777" w:rsidR="00F30230" w:rsidRPr="00023448" w:rsidRDefault="00F30230" w:rsidP="00F30230">
+    <w:p w:rsidRPr="00023448" w:rsidR="00F30230" w:rsidP="00F30230" w:rsidRDefault="00F30230" w14:paraId="1A4C62AE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The tripartite role of the University of Alabama School of Nursing faculty is teaching, scholarly </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>activities, and service. All faculty members are expected to be competent in these roles commensurate with their faculty rank and role. It is expected that you will contribute to the university and school’s mission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F726481" w14:textId="77777777" w:rsidR="008E11B7" w:rsidRPr="00023448" w:rsidRDefault="008E11B7" w:rsidP="00F30230">
+    <w:p w:rsidRPr="00023448" w:rsidR="008E11B7" w:rsidP="00F30230" w:rsidRDefault="008E11B7" w14:paraId="7F726481" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6286AB03" w14:textId="77777777" w:rsidR="00316967" w:rsidRPr="00023448" w:rsidRDefault="00316967" w:rsidP="00316967">
+    <w:p w:rsidRPr="00023448" w:rsidR="00316967" w:rsidP="00316967" w:rsidRDefault="00316967" w14:paraId="6286AB03" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635B7F8F" w14:textId="77777777" w:rsidR="00316967" w:rsidRPr="00023448" w:rsidRDefault="00316967" w:rsidP="00316967">
+    <w:p w:rsidRPr="00023448" w:rsidR="00316967" w:rsidP="00316967" w:rsidRDefault="00316967" w14:paraId="635B7F8F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48397940" w14:textId="77777777" w:rsidR="00316967" w:rsidRPr="00023448" w:rsidRDefault="00316967" w:rsidP="00316967">
+    <w:p w:rsidRPr="00023448" w:rsidR="00316967" w:rsidP="00316967" w:rsidRDefault="00316967" w14:paraId="48397940" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your primary responsibility will be clinical teaching and research </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="5FED6018" w14:textId="77777777" w:rsidR="00316967" w:rsidRPr="00023448" w:rsidRDefault="00316967" w:rsidP="00316967">
+        <w:t>Your primary responsibility will be clinical teaching and research in the area of contact lenses or primary eye care. Assignments, however, may also be made in classroom/laboratory teaching or other venues as deemed appropriate by the Chair of the Department of Optometry. For the initial appointment period, your “duty ratio” will be 33/33/33 as allocated among teaching, research, and professional service, respectively. At the end of your first year of employment, this allocation will be re-evaluated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="00316967" w:rsidP="00316967" w:rsidRDefault="00316967" w14:paraId="5FED6018" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="308C5C60" w14:textId="77777777" w:rsidR="00316967" w:rsidRPr="00023448" w:rsidRDefault="00316967" w:rsidP="00316967">
+    <w:p w:rsidRPr="00023448" w:rsidR="00316967" w:rsidP="00316967" w:rsidRDefault="00316967" w14:paraId="308C5C60" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C098AF" w14:textId="77777777" w:rsidR="00316967" w:rsidRPr="00023448" w:rsidRDefault="00316967" w:rsidP="00316967">
+    <w:p w:rsidRPr="00023448" w:rsidR="00316967" w:rsidP="00316967" w:rsidRDefault="00316967" w14:paraId="13C098AF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EAE21D4" w14:textId="77777777" w:rsidR="00316967" w:rsidRPr="00023448" w:rsidRDefault="00316967" w:rsidP="00316967">
+    <w:p w:rsidRPr="00023448" w:rsidR="00316967" w:rsidP="00316967" w:rsidRDefault="00316967" w14:paraId="5EAE21D4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Your workload will consist of 50% effort with the UAB/Lakeshore Research Collaborative, 40% effort in support of school/department level activities such as teaching and research, and 10% effort in service responsibilities. Additional responsibilities and expectations for this faculty position include, but are not limited to</w:t>
       </w:r>
-      <w:r w:rsidR="00A67060" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00A67060">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59549AF4" w14:textId="77777777" w:rsidR="00316967" w:rsidRPr="00023448" w:rsidRDefault="00316967" w:rsidP="00316967">
+    <w:p w:rsidRPr="00023448" w:rsidR="00316967" w:rsidP="00316967" w:rsidRDefault="00316967" w14:paraId="59549AF4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Develop and submit grants to fund research in your area of expertise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC973C9" w14:textId="77777777" w:rsidR="00316967" w:rsidRPr="00023448" w:rsidRDefault="00316967" w:rsidP="00316967">
+    <w:p w:rsidRPr="00023448" w:rsidR="00316967" w:rsidP="00316967" w:rsidRDefault="00316967" w14:paraId="1DC973C9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Attendance at faculty meetings and faculty retreats</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546BA422" w14:textId="77777777" w:rsidR="00316967" w:rsidRPr="00023448" w:rsidRDefault="00316967" w:rsidP="00316967">
+    <w:p w:rsidRPr="00023448" w:rsidR="00316967" w:rsidP="00316967" w:rsidRDefault="00316967" w14:paraId="546BA422" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tasks as they relate to committee assignments within the School and Department</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40849C72" w14:textId="77777777" w:rsidR="00316967" w:rsidRPr="00023448" w:rsidRDefault="00316967" w:rsidP="00316967">
+    <w:p w:rsidRPr="00023448" w:rsidR="00316967" w:rsidP="00316967" w:rsidRDefault="00316967" w14:paraId="40849C72" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Other duties as assigned by the Chair of the Department of Physical Therapy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A729110" w14:textId="77777777" w:rsidR="00316967" w:rsidRPr="00023448" w:rsidRDefault="00316967" w:rsidP="00F30230">
+    <w:p w:rsidRPr="00023448" w:rsidR="00316967" w:rsidP="00F30230" w:rsidRDefault="00316967" w14:paraId="3A729110" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5833EFDF" w14:textId="77777777" w:rsidR="00E073B4" w:rsidRPr="00023448" w:rsidRDefault="00E073B4" w:rsidP="00862CBB">
+    <w:p w:rsidRPr="00023448" w:rsidR="00E073B4" w:rsidP="00862CBB" w:rsidRDefault="00E073B4" w14:paraId="5833EFDF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Compensation Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B862EC7" w14:textId="77777777" w:rsidR="00E073B4" w:rsidRPr="00023448" w:rsidRDefault="00E073B4" w:rsidP="00E073B4">
+    <w:p w:rsidRPr="00023448" w:rsidR="00E073B4" w:rsidP="00E073B4" w:rsidRDefault="00E073B4" w14:paraId="5B862EC7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45BD704B" w14:textId="77777777" w:rsidR="00E073B4" w:rsidRPr="00023448" w:rsidRDefault="00E073B4" w:rsidP="00E073B4">
+    <w:p w:rsidRPr="00023448" w:rsidR="00E073B4" w:rsidP="00E073B4" w:rsidRDefault="00E073B4" w14:paraId="45BD704B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F89CB96" w14:textId="77777777" w:rsidR="00E073B4" w:rsidRPr="00023448" w:rsidRDefault="00E073B4" w:rsidP="00E073B4">
+    <w:p w:rsidRPr="00023448" w:rsidR="00E073B4" w:rsidP="00E073B4" w:rsidRDefault="00E073B4" w14:paraId="0F89CB96" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3453E0E8" w14:textId="77777777" w:rsidR="00E073B4" w:rsidRPr="00023448" w:rsidRDefault="00E073B4" w:rsidP="00E073B4">
+    <w:p w:rsidRPr="00023448" w:rsidR="00E073B4" w:rsidP="00E073B4" w:rsidRDefault="00E073B4" w14:paraId="3453E0E8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">We are committed to providing research equipment or equivalent up to a total cost of $140,000. The expectation is you will generate 60% equivalency of your salary through extramural funds on or before the conclusion of your third year of employment. After the initial </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="10E7EC97" w14:textId="77777777" w:rsidR="00E073B4" w:rsidRPr="00023448" w:rsidRDefault="00E073B4" w:rsidP="00E073B4">
+        <w:t>We are committed to providing research equipment or equivalent up to a total cost of $140,000. The expectation is you will generate 60% equivalency of your salary through extramural funds on or before the conclusion of your third year of employment. After the initial 3 year period of your appointment, you will be expected to maintain at least 60% coverage of your salary from extramural funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="00E073B4" w:rsidP="00E073B4" w:rsidRDefault="00E073B4" w14:paraId="10E7EC97" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C6C1B33" w14:textId="77777777" w:rsidR="00FC7A01" w:rsidRPr="00023448" w:rsidRDefault="007A74B1" w:rsidP="00862CBB">
+    <w:p w:rsidRPr="00023448" w:rsidR="00FC7A01" w:rsidP="00862CBB" w:rsidRDefault="007A74B1" w14:paraId="2C6C1B33" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Start-up Funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5C2BCC" w14:textId="77777777" w:rsidR="00FC7A01" w:rsidRPr="00023448" w:rsidRDefault="00FC7A01" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00023448" w:rsidR="00FC7A01" w:rsidP="00C40C15" w:rsidRDefault="00FC7A01" w14:paraId="4A5C2BCC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D091AC2" w14:textId="77777777" w:rsidR="008664C2" w:rsidRPr="00023448" w:rsidRDefault="008664C2" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="008664C2" w:rsidP="00DF031C" w:rsidRDefault="008664C2" w14:paraId="4D091AC2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715462A9" w14:textId="77777777" w:rsidR="008664C2" w:rsidRPr="00023448" w:rsidRDefault="008664C2" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="008664C2" w:rsidP="00DF031C" w:rsidRDefault="008664C2" w14:paraId="715462A9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D59D399" w14:textId="77777777" w:rsidR="00ED15CC" w:rsidRPr="00023448" w:rsidRDefault="00D61786" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00ED15CC" w:rsidP="00DF031C" w:rsidRDefault="00D61786" w14:paraId="4D59D399" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You will be awarded a “start-up package” of $ _____________ to be used at your discretion to facilitate your research agenda</w:t>
       </w:r>
-      <w:r w:rsidR="00B33DC2" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00B33DC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A176522" w14:textId="77777777" w:rsidR="008C569D" w:rsidRPr="00023448" w:rsidRDefault="008C569D" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="008C569D" w:rsidP="00DF031C" w:rsidRDefault="008C569D" w14:paraId="0A176522" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E8F86F1" w14:textId="77777777" w:rsidR="008C569D" w:rsidRPr="00023448" w:rsidRDefault="008C569D" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="008C569D" w:rsidP="00DF031C" w:rsidRDefault="008C569D" w14:paraId="3E8F86F1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2338B13B" w14:textId="77777777" w:rsidR="008664C2" w:rsidRPr="00023448" w:rsidRDefault="008664C2" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="008664C2" w:rsidP="00DF031C" w:rsidRDefault="008664C2" w14:paraId="2338B13B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50F3EA91" w14:textId="77777777" w:rsidR="008C569D" w:rsidRPr="00023448" w:rsidRDefault="008C569D" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="008C569D" w:rsidP="00DF031C" w:rsidRDefault="008C569D" w14:paraId="50F3EA91" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> In order to assist you in establishing your research program, the Department of __________ and the College of Arts and Sciences will provide start-up funding in the amount of $_______ for equipment, travel, visitors, and miscellaneous research supplies.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="008C6814">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...27 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The College will also purchase a personal computer for your use.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387A971D" w14:textId="77777777" w:rsidR="00ED15CC" w:rsidRPr="00023448" w:rsidRDefault="00ED15CC" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00ED15CC" w:rsidP="00DF031C" w:rsidRDefault="00ED15CC" w14:paraId="387A971D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52041697" w14:textId="77777777" w:rsidR="00570BBD" w:rsidRPr="00023448" w:rsidRDefault="00570BBD" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00570BBD" w:rsidP="00DF031C" w:rsidRDefault="00570BBD" w14:paraId="52041697" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E37DA5" w14:textId="77777777" w:rsidR="00570BBD" w:rsidRPr="00023448" w:rsidRDefault="002D085F" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00570BBD" w:rsidP="00DF031C" w:rsidRDefault="002D085F" w14:paraId="01E37DA5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To assist with the development of an independent research program, you will be provided </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>$XXXXX.</w:t>
       </w:r>
-      <w:r w:rsidR="008C6814" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>These funds can be used for reimbursement of expenses used for research equipment, specialized statistical software, research support staff, pilot research studies, books, society memberships (e.g., Society of Behavioral Medicine)</w:t>
       </w:r>
-      <w:r w:rsidR="00044BEC" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00044BEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, travel to conferences and for meetings with colleagues, and other related pro</w:t>
       </w:r>
-      <w:r w:rsidR="008C6814" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fessional research activities. </w:t>
       </w:r>
-      <w:r w:rsidR="00044BEC" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00044BEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The start-up funds will be released annually in two amounts of $XXXX and $XXXX for the first and second years of the initial appointment period and will be available to you over the first 3 years of appointment. After this initial period of support, it is anticipated that you will cover your research and related professional expenses using grant</w:t>
       </w:r>
-      <w:r w:rsidR="00E21375" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00E21375">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F57CDCE" w14:textId="77777777" w:rsidR="00316967" w:rsidRPr="00023448" w:rsidRDefault="00316967" w:rsidP="00316967">
+    <w:p w:rsidRPr="00023448" w:rsidR="00316967" w:rsidP="00316967" w:rsidRDefault="00316967" w14:paraId="0F57CDCE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="367F076B" w14:textId="6E677139" w:rsidR="00FC7A01" w:rsidRPr="00023448" w:rsidRDefault="4BAFED22" w:rsidP="00944CDB">
+    <w:p w:rsidRPr="00023448" w:rsidR="00FC7A01" w:rsidP="00944CDB" w:rsidRDefault="4BAFED22" w14:paraId="367F076B" w14:textId="6E677139">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4BAFED22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Moving and Relocation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424C6B76" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00451B0A">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00451B0A" w:rsidRDefault="00451B0A" w14:paraId="424C6B76" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="yiv1231299197msoplaintext"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">We agree to compensate you for relocation expenses </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8952,51 +8685,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>UAB policies and procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, UAB allows you to select one of two options on receiving your additional taxable compensation prior to your hire date and relocation.  The election form is attached.  If the relocation allowance is processed after your hire date, then the taxable payment is processed through payroll.</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C374AC" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00451B0A">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00451B0A" w:rsidRDefault="00451B0A" w14:paraId="08C374AC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -9015,1666 +8748,1788 @@
         </w:rPr>
         <w:t xml:space="preserve">(Optional Language) Note: Include the below language only if you are paying any additional relocation allowance for unexpected expenses.  This </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be approved by your Dean/VP and will be paid through payroll.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5FA60D" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00451B0A">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00451B0A" w:rsidRDefault="00451B0A" w14:paraId="4D5FA60D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69722A12" w14:textId="77777777" w:rsidR="00F172C8" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00451B0A">
+    <w:p w:rsidRPr="00023448" w:rsidR="00F172C8" w:rsidP="475D86E2" w:rsidRDefault="00451B0A" w14:paraId="69722A12" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...14 lines deleted...]
-    <w:p w14:paraId="5BC4DD36" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00451B0A">
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="475D86E2" w:rsidR="475D86E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As approved by [Dean or VP], </w:t>
+      </w:r>
+      <w:r w:rsidRPr="475D86E2" w:rsidR="475D86E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="475D86E2" w:rsidR="475D86E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $__________ for _________ month(s) relocation allowance for temporary housing will be paid through payroll in combination with regular payroll and any other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="475D86E2" w:rsidR="475D86E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="475D86E2" w:rsidR="475D86E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="475D86E2" w:rsidP="475D86E2" w:rsidRDefault="475D86E2" w14:paraId="506E0689" w14:textId="54D5BBE1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1080"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2520"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3240"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3960"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4680"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="475D86E2" w:rsidP="475D86E2" w:rsidRDefault="475D86E2" w14:paraId="50058223" w14:textId="3E7DB173">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1080"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2520"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3240"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3960"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4680"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="475D86E2" w:rsidR="475D86E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Not withstanding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="475D86E2" w:rsidR="475D86E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any language to the contrary, UAB will follow applicable laws and regulations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="475D86E2" w:rsidR="475D86E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>regarding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="475D86E2" w:rsidR="475D86E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="475D86E2" w:rsidR="475D86E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tax-ability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="475D86E2" w:rsidR="475D86E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of, and withholding for, any or all payments made to or on behalf of its employees. If you should resign from UAB within six (6) months of your hire date, you agree to reimburse UAB 75% of the relocation allowance provided. If you should resign from UAB within seven (7) to twelve (12) months of your hire date, you agree to reimburse UAB 50% of the relocation allowance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00451B0A" w:rsidRDefault="00451B0A" w14:paraId="5BC4DD36" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A67574E" w14:textId="77777777" w:rsidR="00F172C8" w:rsidRPr="00023448" w:rsidRDefault="00F172C8" w:rsidP="00F172C8">
+    <w:p w:rsidRPr="00023448" w:rsidR="00F172C8" w:rsidP="00F172C8" w:rsidRDefault="00F172C8" w14:paraId="2A67574E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> you should contact UAB’s Occupational Health and Safety.</w:t>
+      <w:r w:rsidRPr="00023448">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>With regard to moving any lab equipment or materials, you must follow all policies and procedures relating to such equipment and materials. If you have any questions regarding moving lab equipment or materials you should contact UAB’s Occupational Health and Safety.</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598D1A62" w14:textId="77777777" w:rsidR="00BA2D0C" w:rsidRPr="00023448" w:rsidRDefault="00F30230" w:rsidP="00F30230">
+    <w:p w:rsidRPr="00023448" w:rsidR="00BA2D0C" w:rsidP="00F30230" w:rsidRDefault="00F30230" w14:paraId="598D1A62" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448" w:rsidDel="00F30230">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153A13A5" w14:textId="77777777" w:rsidR="00003C07" w:rsidRPr="00023448" w:rsidRDefault="00003C07" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00003C07" w:rsidP="00DF031C" w:rsidRDefault="00003C07" w14:paraId="153A13A5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="701065F3" w14:textId="77777777" w:rsidR="00663F79" w:rsidRPr="00023448" w:rsidRDefault="00ED15CC" w:rsidP="00944CDB">
+    <w:p w:rsidRPr="00023448" w:rsidR="00663F79" w:rsidP="00944CDB" w:rsidRDefault="00ED15CC" w14:paraId="701065F3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Office/Staffing/Equipment and Other Resources Provided</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40240048" w14:textId="77777777" w:rsidR="00AE7F6A" w:rsidRPr="00023448" w:rsidRDefault="00AE7F6A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00AE7F6A" w:rsidP="00DF031C" w:rsidRDefault="00AE7F6A" w14:paraId="40240048" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="402B9E4D" w14:textId="77777777" w:rsidR="00CE7DE6" w:rsidRPr="00023448" w:rsidRDefault="00CE7DE6" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CE7DE6" w:rsidP="00DF031C" w:rsidRDefault="00CE7DE6" w14:paraId="402B9E4D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6464C923" w14:textId="77777777" w:rsidR="00CE7DE6" w:rsidRPr="00023448" w:rsidRDefault="00CE7DE6" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CE7DE6" w:rsidP="00DF031C" w:rsidRDefault="00CE7DE6" w14:paraId="6464C923" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09852367" w14:textId="77777777" w:rsidR="00C42131" w:rsidRPr="00023448" w:rsidRDefault="00B33DC2" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00C42131" w:rsidP="00DF031C" w:rsidRDefault="00B33DC2" w14:paraId="09852367" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Department of Health Care Organization and Policy will make space available in the Ryals Building to dev</w:t>
       </w:r>
-      <w:r w:rsidR="008C6814" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">elop your scholarly activities. </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You will be supplied with suitable furniture, a new personal computer, appropriate secretarial and administrative support, and research assistants as necessary to support your research activities.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53ABD82B" w14:textId="77777777" w:rsidR="009A0894" w:rsidRPr="00023448" w:rsidRDefault="009A0894" w:rsidP="009A0894">
+    <w:p w:rsidRPr="00023448" w:rsidR="009A0894" w:rsidP="009A0894" w:rsidRDefault="009A0894" w14:paraId="53ABD82B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0290DAD8" w14:textId="77777777" w:rsidR="0084259B" w:rsidRPr="00023448" w:rsidRDefault="00AC64F8" w:rsidP="00944CDB">
+    <w:p w:rsidRPr="00023448" w:rsidR="0084259B" w:rsidP="00944CDB" w:rsidRDefault="00AC64F8" w14:paraId="0290DAD8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Grant Funding Expectations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A282F31" w14:textId="77777777" w:rsidR="00AC64F8" w:rsidRPr="00023448" w:rsidRDefault="00AC64F8" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00AC64F8" w:rsidP="00DF031C" w:rsidRDefault="00AC64F8" w14:paraId="0A282F31" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42A73069" w14:textId="77777777" w:rsidR="00CE7DE6" w:rsidRPr="00023448" w:rsidRDefault="00CE7DE6" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00CE7DE6" w:rsidP="00DF031C" w:rsidRDefault="00CE7DE6" w14:paraId="42A73069" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F9132A" w14:textId="77777777" w:rsidR="00AC64F8" w:rsidRPr="00023448" w:rsidRDefault="007A3BC3" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00AC64F8" w:rsidP="00DF031C" w:rsidRDefault="007A3BC3" w14:paraId="22F9132A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>After three years of service, in addition to maintaining expected teaching, advising, administrative and service responsibilities, it is expected that you will maintain a two-year, rolling average for your extramural research funding level of at l</w:t>
       </w:r>
-      <w:r w:rsidR="0031475B" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>east 50 percent salary support.</w:t>
       </w:r>
-      <w:r w:rsidR="008C6814" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This two-year rolling average can be determined retrospectively and prospectively over a 24-month period to include</w:t>
       </w:r>
-      <w:r w:rsidR="0031475B" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> future awarded salary support.</w:t>
       </w:r>
-      <w:r w:rsidR="008C6814" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you assume other UAB responsibilities, such as additional administrative and/or teaching responsibilities, then this expected funding level will be adjusted accordingly by agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4860F372" w14:textId="77777777" w:rsidR="0096180A" w:rsidRPr="00023448" w:rsidRDefault="0096180A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="0096180A" w:rsidP="00DF031C" w:rsidRDefault="0096180A" w14:paraId="4860F372" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A68374D" w14:textId="77777777" w:rsidR="003D0A0E" w:rsidRPr="00023448" w:rsidRDefault="003D0A0E" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="003D0A0E" w:rsidP="00DF031C" w:rsidRDefault="003D0A0E" w14:paraId="4A68374D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1E6B7A" w14:textId="77777777" w:rsidR="003D0A0E" w:rsidRPr="00023448" w:rsidRDefault="003D0A0E" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="003D0A0E" w:rsidP="00DF031C" w:rsidRDefault="003D0A0E" w14:paraId="1B1E6B7A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="790DED60" w14:textId="77777777" w:rsidR="003D0A0E" w:rsidRPr="00023448" w:rsidRDefault="003D0A0E" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="003D0A0E" w:rsidP="00DF031C" w:rsidRDefault="003D0A0E" w14:paraId="790DED60" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If your appointment is renewed for a second year, it is expected that you will maintain a two-year, rolling average for your extramural research funding level of </w:t>
       </w:r>
-      <w:r w:rsidR="008C6814" w:rsidRPr="00023448">
-[...37 lines deleted...]
-      <w:r w:rsidR="0031475B" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="008C6814">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>at least 70% (seventy percent).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This two-year rolling average can be determined retrospectively and prospectively over a 24-month period to include future awarded salary support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you are not successful in maintaining an average of 70% of your funding from extramural support, then our salary will be reduced 0.6 percent for every</w:t>
       </w:r>
-      <w:r w:rsidR="00BF7DDE" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="00BF7DDE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>one percent decrease below 70%. All merit increases will be applied to your salary in effect at the time of annual university-wide adjustments.</w:t>
       </w:r>
-      <w:r w:rsidR="008C6814" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If your salary is reduced at any point based on your performance, your salary may be restored </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="0031475B" w:rsidRPr="00023448">
+        <w:t>If your salary is reduced at any point based on your performance, your salary may be restored subsequent to any reduction if you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023448" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r average levels are restored.</w:t>
       </w:r>
-      <w:r w:rsidR="008C6814" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The same scale (i.e. 0.6 to one percent) will be used in restoring salary levels.</w:t>
       </w:r>
-      <w:r w:rsidR="008C6814" w:rsidRPr="00023448">
+      <w:r w:rsidRPr="00023448" w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Extramural support includes grants, contracts, and support from other UAB units outside the School of Public Health.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265875B6" w14:textId="77777777" w:rsidR="00187437" w:rsidRPr="00023448" w:rsidRDefault="00187437" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00187437" w:rsidP="00DF031C" w:rsidRDefault="00187437" w14:paraId="265875B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AA88815" w14:textId="77777777" w:rsidR="009F3351" w:rsidRPr="00023448" w:rsidRDefault="009F3351" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="009F3351" w:rsidP="00DF031C" w:rsidRDefault="009F3351" w14:paraId="2AA88815" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Other information to be included in this section, but is not limited to details about Grant and Extramural Funding Expectations, Administrative and Special Appointments (directorships, endowed professorships, etc.), office space assignment, staff and other resources to be </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> performance standards and expectations.</w:t>
+        <w:t>Other information to be included in this section, but is not limited to details about Grant and Extramural Funding Expectations, Administrative and Special Appointments (directorships, endowed professorships, etc.), office space assignment, staff and other resources to be provided; performance standards and expectations.</w:t>
       </w:r>
       <w:r w:rsidRPr="00023448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E79539D" w14:textId="77777777" w:rsidR="00A65FB1" w:rsidRPr="00023448" w:rsidRDefault="00A65FB1" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00A65FB1" w:rsidP="00DF031C" w:rsidRDefault="00A65FB1" w14:paraId="1E79539D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F897A8A" w14:textId="77777777" w:rsidR="00A009D1" w:rsidRPr="00023448" w:rsidRDefault="00A009D1" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00A009D1" w:rsidP="00DF031C" w:rsidRDefault="00A009D1" w14:paraId="2F897A8A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="482EC511" w14:textId="77777777" w:rsidR="00A009D1" w:rsidRPr="00023448" w:rsidRDefault="00A009D1" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00A009D1" w:rsidP="00DF031C" w:rsidRDefault="00A009D1" w14:paraId="482EC511" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="454AFB36" w14:textId="77777777" w:rsidR="00A009D1" w:rsidRPr="00023448" w:rsidRDefault="00A009D1" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00A009D1" w:rsidP="00DF031C" w:rsidRDefault="00A009D1" w14:paraId="454AFB36" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68941EE1" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="68941EE1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15719CE5" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="15719CE5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="429CBA09" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="429CBA09" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1199B1A1" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="1199B1A1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50403678" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="50403678" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A767049" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="4A767049" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CBE806E" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="3CBE806E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7351C29E" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="7351C29E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22A40C41" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="22A40C41" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A76DFF9" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="0A76DFF9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D7B1C71" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="0D7B1C71" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46FECB61" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="46FECB61" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37CD2826" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="37CD2826" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="548A0076" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="548A0076" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D4093B8" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="4D4093B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="416FE66A" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="416FE66A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CE751E9" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="7CE751E9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="513E5CF1" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="513E5CF1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="608068C8" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="608068C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3940BBB0" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="3940BBB0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="036D3285" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="036D3285" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F37DB28" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="0F37DB28" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CDF41E7" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="6CDF41E7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BF039D9" w14:textId="77777777" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="4BF039D9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="379B1E9D" w14:textId="348E22C8" w:rsidR="00451B0A" w:rsidRPr="00023448" w:rsidRDefault="00451B0A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00023448" w:rsidR="00451B0A" w:rsidP="00DF031C" w:rsidRDefault="00451B0A" w14:paraId="379B1E9D" w14:textId="348E22C8">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CA0243A" w14:textId="2D40CEA1" w:rsidR="00206FB5" w:rsidRPr="00023448" w:rsidRDefault="00206FB5" w:rsidP="4BAFED22">
+    <w:p w:rsidRPr="00023448" w:rsidR="00206FB5" w:rsidP="4BAFED22" w:rsidRDefault="00206FB5" w14:paraId="6CA0243A" w14:textId="2D40CEA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00206FB5" w:rsidRPr="00023448" w:rsidSect="00F070CC">
+    <w:sectPr w:rsidRPr="00023448" w:rsidR="00206FB5" w:rsidSect="00F070CC">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57C1FCBD" w14:textId="77777777" w:rsidR="008A32CC" w:rsidRDefault="008A32CC">
+    <w:p w:rsidR="0035200F" w:rsidRDefault="0035200F" w14:paraId="0D69DDD5" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AB258BF" w14:textId="77777777" w:rsidR="008A32CC" w:rsidRDefault="008A32CC">
+    <w:p w:rsidR="0035200F" w:rsidRDefault="0035200F" w14:paraId="2AFF46AD" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0971F760" w14:textId="77777777" w:rsidR="008A32CC" w:rsidRDefault="008A32CC"/>
+    <w:p w:rsidR="0035200F" w:rsidRDefault="0035200F" w14:paraId="28A9A48E" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="18A12453" w14:textId="77777777" w:rsidR="002C4D15" w:rsidRDefault="00B22277">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="002C4D15" w:rsidRDefault="00B22277" w14:paraId="18A12453" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">Full-time </w:t>
     </w:r>
     <w:r w:rsidR="00C62A0F">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Non-</w:t>
     </w:r>
     <w:r w:rsidR="002C4D15">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">Tenure-Track Faculty Offer Letter Template, </w:t>
     </w:r>
     <w:r w:rsidR="00410446">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Health</w:t>
     </w:r>
     <w:r w:rsidR="002C4D15">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> Schools</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="78FB4FD4" w14:textId="77777777" w:rsidR="002C4D15" w:rsidRDefault="002C4D15">
+  <w:p w:rsidR="002C4D15" w:rsidRDefault="002C4D15" w14:paraId="78FB4FD4" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A32BA22" w14:textId="77777777" w:rsidR="008A32CC" w:rsidRDefault="008A32CC">
+    <w:p w:rsidR="0035200F" w:rsidRDefault="0035200F" w14:paraId="12AD8490" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B063FC9" w14:textId="77777777" w:rsidR="008A32CC" w:rsidRDefault="008A32CC">
+    <w:p w:rsidR="0035200F" w:rsidRDefault="0035200F" w14:paraId="4FCACFAE" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5E918946" w14:textId="77777777" w:rsidR="008A32CC" w:rsidRDefault="008A32CC"/>
+    <w:p w:rsidR="0035200F" w:rsidRDefault="0035200F" w14:paraId="13C369A1" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...1 lines deleted...]
-    <w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="006E15BA" w:rsidP="006A71D5" w:rsidRDefault="006A71D5" w14:paraId="5942C456" w14:textId="0EB30B16">
+    <w:r w:rsidRPr="475D86E2" w:rsidR="475D86E2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">TEMPLATE </w:t>
     </w:r>
     <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="475D86E2" w:rsidR="475D86E2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>The University of Alabama at Birmingham (</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="475D86E2" w:rsidR="475D86E2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>UAB)  May</w:t>
     </w:r>
-    <w:r w:rsidR="00A74536">
+    <w:r w:rsidRPr="475D86E2" w:rsidR="475D86E2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>The University of Alabama at Birmingham (UAB)</w:t>
+      <w:t xml:space="preserve"> 5 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7172EDC8" w14:textId="77777777" w:rsidR="006E15BA" w:rsidRDefault="006E15BA">
+  <w:p w:rsidR="006E15BA" w:rsidRDefault="006E15BA" w14:paraId="7172EDC8" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008A66F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E76A856E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E553E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F88A7FDA"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="068D1002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="796CACC0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -10852,51 +10707,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18361318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1F896FE"/>
     <w:lvl w:ilvl="0" w:tplc="196C9B8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
@@ -10967,51 +10822,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18BE70B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48E0381E"/>
     <w:lvl w:ilvl="0" w:tplc="8D44D558">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
@@ -11083,188 +10938,188 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7680" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CB03069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15ACCF6A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21073297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FDE5810"/>
     <w:lvl w:ilvl="0" w:tplc="A13262F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
@@ -11564,147 +11419,147 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38C81B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34D6600C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A783D20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D26864F0"/>
     <w:lvl w:ilvl="0" w:tplc="9C748146">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -11768,287 +11623,287 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="511E4307"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AA4514A"/>
     <w:lvl w:ilvl="0" w:tplc="5B2C0D38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B906C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F3CE164"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6346440B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12B632EA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12225,51 +12080,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="666616C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B344CC02"/>
     <w:lvl w:ilvl="0" w:tplc="196C9B8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
@@ -12340,51 +12195,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68FE2EB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1F896FE"/>
     <w:lvl w:ilvl="0" w:tplc="196C9B8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
@@ -12458,188 +12313,188 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E3C5025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7D2A078"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71081EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1F896FE"/>
     <w:lvl w:ilvl="0" w:tplc="196C9B8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
@@ -12713,171 +12568,171 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72F621B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="309C4FB4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="22171991">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1431045690">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="631522762">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="137383359">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1832864748">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="197009556">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="615715223">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="823089248">
@@ -12904,54 +12759,55 @@
   <w:num w:numId="15" w16cid:durableId="1557089232">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="117919364">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1492021856">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1491169649">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="974682661">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="713844692">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="155728031">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -12963,50 +12819,51 @@
   <w:rsids>
     <w:rsidRoot w:val="00B32708"/>
     <w:rsid w:val="00003C07"/>
     <w:rsid w:val="0001185A"/>
     <w:rsid w:val="000156A8"/>
     <w:rsid w:val="0001624B"/>
     <w:rsid w:val="00023448"/>
     <w:rsid w:val="00044BEC"/>
     <w:rsid w:val="00047C09"/>
     <w:rsid w:val="00053F54"/>
     <w:rsid w:val="0006758D"/>
     <w:rsid w:val="00084D28"/>
     <w:rsid w:val="00084E38"/>
     <w:rsid w:val="000A3629"/>
     <w:rsid w:val="000A36FA"/>
     <w:rsid w:val="000A5886"/>
     <w:rsid w:val="000A699C"/>
     <w:rsid w:val="000B0B84"/>
     <w:rsid w:val="000B6B81"/>
     <w:rsid w:val="000C3B3F"/>
     <w:rsid w:val="000C4012"/>
     <w:rsid w:val="000C4B46"/>
     <w:rsid w:val="000E6364"/>
     <w:rsid w:val="000E6531"/>
     <w:rsid w:val="000E6810"/>
+    <w:rsid w:val="000F1714"/>
     <w:rsid w:val="000F2264"/>
     <w:rsid w:val="000F29B7"/>
     <w:rsid w:val="001110DD"/>
     <w:rsid w:val="00114DDB"/>
     <w:rsid w:val="00114F88"/>
     <w:rsid w:val="001278C9"/>
     <w:rsid w:val="00132BAC"/>
     <w:rsid w:val="001334FB"/>
     <w:rsid w:val="0014374A"/>
     <w:rsid w:val="001476F4"/>
     <w:rsid w:val="00147BC1"/>
     <w:rsid w:val="001508BE"/>
     <w:rsid w:val="00153045"/>
     <w:rsid w:val="001667D2"/>
     <w:rsid w:val="001824A6"/>
     <w:rsid w:val="00187437"/>
     <w:rsid w:val="001A63CD"/>
     <w:rsid w:val="001B25E4"/>
     <w:rsid w:val="001B35AB"/>
     <w:rsid w:val="001B5944"/>
     <w:rsid w:val="001C1BF3"/>
     <w:rsid w:val="001C5778"/>
     <w:rsid w:val="001D6C11"/>
     <w:rsid w:val="001E41C0"/>
     <w:rsid w:val="001E5476"/>
@@ -13018,221 +12875,220 @@
     <w:rsid w:val="0024686A"/>
     <w:rsid w:val="00253BFA"/>
     <w:rsid w:val="00256A1F"/>
     <w:rsid w:val="002676F1"/>
     <w:rsid w:val="002823A9"/>
     <w:rsid w:val="00286D51"/>
     <w:rsid w:val="002970BF"/>
     <w:rsid w:val="002A173B"/>
     <w:rsid w:val="002A2291"/>
     <w:rsid w:val="002B33E7"/>
     <w:rsid w:val="002C4D15"/>
     <w:rsid w:val="002D0519"/>
     <w:rsid w:val="002D085F"/>
     <w:rsid w:val="002E56C9"/>
     <w:rsid w:val="002F07D0"/>
     <w:rsid w:val="002F7CDA"/>
     <w:rsid w:val="0031001D"/>
     <w:rsid w:val="00311026"/>
     <w:rsid w:val="003120D7"/>
     <w:rsid w:val="0031475B"/>
     <w:rsid w:val="003156D6"/>
     <w:rsid w:val="00316967"/>
     <w:rsid w:val="00316C74"/>
     <w:rsid w:val="00330C7D"/>
     <w:rsid w:val="003328E5"/>
+    <w:rsid w:val="0035200F"/>
     <w:rsid w:val="00363589"/>
-    <w:rsid w:val="003649AC"/>
     <w:rsid w:val="00364FF0"/>
     <w:rsid w:val="00390332"/>
     <w:rsid w:val="003A1A51"/>
     <w:rsid w:val="003A3379"/>
     <w:rsid w:val="003B7DC1"/>
     <w:rsid w:val="003D0A0E"/>
     <w:rsid w:val="003D12C4"/>
     <w:rsid w:val="003D175D"/>
     <w:rsid w:val="003E073E"/>
     <w:rsid w:val="003F7B43"/>
     <w:rsid w:val="00404A2F"/>
     <w:rsid w:val="00410446"/>
     <w:rsid w:val="00410E0C"/>
     <w:rsid w:val="004124E2"/>
     <w:rsid w:val="004127E3"/>
     <w:rsid w:val="0041696E"/>
     <w:rsid w:val="0042757A"/>
     <w:rsid w:val="0045169B"/>
     <w:rsid w:val="00451B0A"/>
     <w:rsid w:val="0045730A"/>
     <w:rsid w:val="00457BA3"/>
     <w:rsid w:val="004625BC"/>
     <w:rsid w:val="004866B9"/>
     <w:rsid w:val="00487FD8"/>
     <w:rsid w:val="00492AED"/>
     <w:rsid w:val="00493415"/>
     <w:rsid w:val="004B264D"/>
     <w:rsid w:val="004B3914"/>
     <w:rsid w:val="004C25C0"/>
     <w:rsid w:val="004D5557"/>
     <w:rsid w:val="004E4DE1"/>
     <w:rsid w:val="004F4E5E"/>
     <w:rsid w:val="004F6CBD"/>
     <w:rsid w:val="00502360"/>
     <w:rsid w:val="00511A26"/>
     <w:rsid w:val="005364EC"/>
     <w:rsid w:val="00537454"/>
     <w:rsid w:val="00537804"/>
     <w:rsid w:val="00541A7C"/>
     <w:rsid w:val="00546C6E"/>
     <w:rsid w:val="005518AC"/>
     <w:rsid w:val="00556E67"/>
     <w:rsid w:val="00570295"/>
     <w:rsid w:val="00570BBD"/>
     <w:rsid w:val="0058041E"/>
+    <w:rsid w:val="00591064"/>
     <w:rsid w:val="00591DE3"/>
     <w:rsid w:val="005A0BBD"/>
     <w:rsid w:val="005A11A3"/>
     <w:rsid w:val="005A14C7"/>
     <w:rsid w:val="005B7339"/>
     <w:rsid w:val="005F0984"/>
     <w:rsid w:val="005F5A1F"/>
     <w:rsid w:val="00602D41"/>
     <w:rsid w:val="00611932"/>
     <w:rsid w:val="00613E18"/>
     <w:rsid w:val="006319A4"/>
     <w:rsid w:val="00652C8D"/>
     <w:rsid w:val="00653D70"/>
     <w:rsid w:val="00663F79"/>
     <w:rsid w:val="006667B6"/>
     <w:rsid w:val="00666B6D"/>
     <w:rsid w:val="00667260"/>
     <w:rsid w:val="00683988"/>
     <w:rsid w:val="00690EAD"/>
     <w:rsid w:val="00692117"/>
     <w:rsid w:val="00695BF2"/>
     <w:rsid w:val="006A71D5"/>
     <w:rsid w:val="006B2F00"/>
     <w:rsid w:val="006B3C9C"/>
     <w:rsid w:val="006C27B7"/>
     <w:rsid w:val="006D654A"/>
     <w:rsid w:val="006E15BA"/>
     <w:rsid w:val="006F2F4B"/>
     <w:rsid w:val="006F72EA"/>
     <w:rsid w:val="0071626A"/>
     <w:rsid w:val="00740233"/>
     <w:rsid w:val="007473F2"/>
     <w:rsid w:val="00771609"/>
-    <w:rsid w:val="00783207"/>
     <w:rsid w:val="007A3BC3"/>
     <w:rsid w:val="007A6886"/>
     <w:rsid w:val="007A74B1"/>
     <w:rsid w:val="007C4300"/>
     <w:rsid w:val="007D341E"/>
     <w:rsid w:val="007D540A"/>
     <w:rsid w:val="007D6A98"/>
     <w:rsid w:val="007E6CDD"/>
     <w:rsid w:val="007E71E6"/>
     <w:rsid w:val="007E780B"/>
     <w:rsid w:val="007F0879"/>
     <w:rsid w:val="007F471E"/>
     <w:rsid w:val="00813D9A"/>
     <w:rsid w:val="00814479"/>
     <w:rsid w:val="00820D7D"/>
     <w:rsid w:val="00821A83"/>
     <w:rsid w:val="00831EC3"/>
     <w:rsid w:val="0084259B"/>
     <w:rsid w:val="00850AE9"/>
     <w:rsid w:val="00862CBB"/>
     <w:rsid w:val="008664C2"/>
     <w:rsid w:val="008804EB"/>
     <w:rsid w:val="00883820"/>
     <w:rsid w:val="00893D79"/>
-    <w:rsid w:val="008A32CC"/>
     <w:rsid w:val="008A55FB"/>
     <w:rsid w:val="008C569D"/>
     <w:rsid w:val="008C6814"/>
     <w:rsid w:val="008E0652"/>
     <w:rsid w:val="008E11B7"/>
     <w:rsid w:val="008F4EDD"/>
     <w:rsid w:val="008F5C3B"/>
     <w:rsid w:val="008F5DC2"/>
     <w:rsid w:val="0090096D"/>
     <w:rsid w:val="00906C30"/>
     <w:rsid w:val="00910AFB"/>
     <w:rsid w:val="00912881"/>
     <w:rsid w:val="00914278"/>
     <w:rsid w:val="00914874"/>
     <w:rsid w:val="009246D6"/>
     <w:rsid w:val="0093788A"/>
     <w:rsid w:val="00942FFF"/>
     <w:rsid w:val="00944CDB"/>
+    <w:rsid w:val="00952A7E"/>
     <w:rsid w:val="0096180A"/>
     <w:rsid w:val="0097192E"/>
     <w:rsid w:val="0099120A"/>
     <w:rsid w:val="00992162"/>
     <w:rsid w:val="00992EB6"/>
     <w:rsid w:val="0099637A"/>
     <w:rsid w:val="009A0894"/>
     <w:rsid w:val="009B17A4"/>
     <w:rsid w:val="009C016D"/>
     <w:rsid w:val="009E3007"/>
     <w:rsid w:val="009E4AD3"/>
     <w:rsid w:val="009E52FA"/>
     <w:rsid w:val="009F3351"/>
     <w:rsid w:val="00A009D1"/>
     <w:rsid w:val="00A05DD3"/>
     <w:rsid w:val="00A1712A"/>
     <w:rsid w:val="00A26C0A"/>
     <w:rsid w:val="00A32D86"/>
     <w:rsid w:val="00A32ECD"/>
     <w:rsid w:val="00A37F1B"/>
     <w:rsid w:val="00A51865"/>
     <w:rsid w:val="00A65FB1"/>
     <w:rsid w:val="00A67060"/>
     <w:rsid w:val="00A70D9E"/>
     <w:rsid w:val="00A743D0"/>
     <w:rsid w:val="00A74536"/>
     <w:rsid w:val="00A86982"/>
     <w:rsid w:val="00A91B8B"/>
     <w:rsid w:val="00AB0D5B"/>
     <w:rsid w:val="00AB469F"/>
     <w:rsid w:val="00AC3186"/>
     <w:rsid w:val="00AC64F8"/>
     <w:rsid w:val="00AD0181"/>
     <w:rsid w:val="00AD1EBB"/>
     <w:rsid w:val="00AD4A86"/>
     <w:rsid w:val="00AD4F7C"/>
     <w:rsid w:val="00AE5526"/>
     <w:rsid w:val="00AE6A19"/>
     <w:rsid w:val="00AE7F6A"/>
     <w:rsid w:val="00AF36BE"/>
     <w:rsid w:val="00B11F6C"/>
     <w:rsid w:val="00B13C3E"/>
     <w:rsid w:val="00B22277"/>
     <w:rsid w:val="00B32708"/>
     <w:rsid w:val="00B33DC2"/>
     <w:rsid w:val="00B47510"/>
-    <w:rsid w:val="00B610E9"/>
     <w:rsid w:val="00B70C12"/>
     <w:rsid w:val="00B70E86"/>
     <w:rsid w:val="00B80A55"/>
     <w:rsid w:val="00B80B1F"/>
     <w:rsid w:val="00B8147F"/>
     <w:rsid w:val="00B829D4"/>
     <w:rsid w:val="00B82B70"/>
     <w:rsid w:val="00B92F70"/>
     <w:rsid w:val="00B93AC8"/>
     <w:rsid w:val="00BA2D0C"/>
     <w:rsid w:val="00BC1B9B"/>
     <w:rsid w:val="00BC2873"/>
     <w:rsid w:val="00BC7B9F"/>
     <w:rsid w:val="00BD61C8"/>
     <w:rsid w:val="00BF012C"/>
     <w:rsid w:val="00BF5F31"/>
     <w:rsid w:val="00BF7DDE"/>
     <w:rsid w:val="00C03EE1"/>
     <w:rsid w:val="00C106CC"/>
     <w:rsid w:val="00C11B9D"/>
     <w:rsid w:val="00C1516A"/>
     <w:rsid w:val="00C15DA4"/>
     <w:rsid w:val="00C17E44"/>
     <w:rsid w:val="00C24BDE"/>
     <w:rsid w:val="00C25116"/>
@@ -13264,51 +13120,50 @@
     <w:rsid w:val="00CF29D3"/>
     <w:rsid w:val="00D01D82"/>
     <w:rsid w:val="00D11401"/>
     <w:rsid w:val="00D14A07"/>
     <w:rsid w:val="00D159C9"/>
     <w:rsid w:val="00D201D1"/>
     <w:rsid w:val="00D22291"/>
     <w:rsid w:val="00D40342"/>
     <w:rsid w:val="00D44E00"/>
     <w:rsid w:val="00D523C1"/>
     <w:rsid w:val="00D54BE8"/>
     <w:rsid w:val="00D61786"/>
     <w:rsid w:val="00D71316"/>
     <w:rsid w:val="00D87AC7"/>
     <w:rsid w:val="00D96A9C"/>
     <w:rsid w:val="00D971F6"/>
     <w:rsid w:val="00DE001B"/>
     <w:rsid w:val="00DE5240"/>
     <w:rsid w:val="00DE6896"/>
     <w:rsid w:val="00DF031C"/>
     <w:rsid w:val="00DF18BE"/>
     <w:rsid w:val="00DF5455"/>
     <w:rsid w:val="00E003F2"/>
     <w:rsid w:val="00E073B4"/>
     <w:rsid w:val="00E11EBD"/>
-    <w:rsid w:val="00E162AB"/>
     <w:rsid w:val="00E21375"/>
     <w:rsid w:val="00E2599B"/>
     <w:rsid w:val="00E2689B"/>
     <w:rsid w:val="00E42045"/>
     <w:rsid w:val="00E45798"/>
     <w:rsid w:val="00E52E16"/>
     <w:rsid w:val="00E67484"/>
     <w:rsid w:val="00E75758"/>
     <w:rsid w:val="00E83212"/>
     <w:rsid w:val="00EA5DAA"/>
     <w:rsid w:val="00EA778B"/>
     <w:rsid w:val="00EB1900"/>
     <w:rsid w:val="00EC0643"/>
     <w:rsid w:val="00EC2903"/>
     <w:rsid w:val="00ED15CC"/>
     <w:rsid w:val="00ED5B58"/>
     <w:rsid w:val="00EE3EA1"/>
     <w:rsid w:val="00EE79B6"/>
     <w:rsid w:val="00EE79CD"/>
     <w:rsid w:val="00F00D71"/>
     <w:rsid w:val="00F011E5"/>
     <w:rsid w:val="00F070CC"/>
     <w:rsid w:val="00F15641"/>
     <w:rsid w:val="00F165A8"/>
     <w:rsid w:val="00F1662F"/>
@@ -13321,162 +13176,163 @@
     <w:rsid w:val="00F44E4D"/>
     <w:rsid w:val="00F50616"/>
     <w:rsid w:val="00F51BEC"/>
     <w:rsid w:val="00F524F0"/>
     <w:rsid w:val="00F61EEF"/>
     <w:rsid w:val="00F62FA1"/>
     <w:rsid w:val="00F630CA"/>
     <w:rsid w:val="00F8188A"/>
     <w:rsid w:val="00F86346"/>
     <w:rsid w:val="00F909E3"/>
     <w:rsid w:val="00F9175C"/>
     <w:rsid w:val="00F93028"/>
     <w:rsid w:val="00F96080"/>
     <w:rsid w:val="00FA08AE"/>
     <w:rsid w:val="00FA1858"/>
     <w:rsid w:val="00FA2497"/>
     <w:rsid w:val="00FC1A80"/>
     <w:rsid w:val="00FC50A5"/>
     <w:rsid w:val="00FC7A01"/>
     <w:rsid w:val="00FD0770"/>
     <w:rsid w:val="00FD604A"/>
     <w:rsid w:val="00FE4F95"/>
     <w:rsid w:val="00FE7403"/>
     <w:rsid w:val="00FF0A58"/>
     <w:rsid w:val="412AB130"/>
+    <w:rsid w:val="475D86E2"/>
     <w:rsid w:val="4BAFED22"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="20A4A638"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A1D4C2CF-E4EA-4983-A5F4-E112C8F49AFE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13631,52 +13487,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -13743,432 +13599,432 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00870478"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:kinsoku w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="009122E0"/>
     <w:pPr>
       <w:keepNext/>
       <w:kinsoku/>
       <w:ind w:left="2160" w:firstLine="720"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00595614"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00870478"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ColorfulList-Accent11">
+  <w:style w:type="paragraph" w:styleId="ColorfulList-Accent11" w:customStyle="1">
     <w:name w:val="Colorful List - Accent 11"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0020689A"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC4EB6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00BC4EB6"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007177A5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="007177A5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="009122E0"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00F97E50"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F97E50"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="00F97E50"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD4AB9"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0084542E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0084542E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0084542E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0084542E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0084542E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00AE7F6A"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="00D44E00"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00556E67"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F29B7"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
     <w:name w:val="Plain Text Char"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000F29B7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="00206FB5"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00206FB5"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="yiv1231299197msoplaintext">
+  <w:style w:type="paragraph" w:styleId="yiv1231299197msoplaintext" w:customStyle="1">
     <w:name w:val="yiv1231299197msoplaintext"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C1516A"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00690EAD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EA5DAA"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EA5DAA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="49547986">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="824707986">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14183,56 +14039,55 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1565027511">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ifsis@uab.edu.&#160;&#160;&#160;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.edu/faculty/new-faculty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/policies/handbook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/policies/handbook" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uscis.gov/i-9-central/acceptable-documents" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ifsis@uab.edu.&#160;&#160;&#160;" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.edu/faculty/new-faculty" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/policies/handbook" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uab-public.policystat.com/policy/18730083/latest/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uab-public.policystat.com/policy/18730083/latest/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uscis.gov/i-9-central/acceptable-documents" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -14499,59 +14354,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100661BD7A2E2D35144B63D6AC4EF46CAF1" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4a3455dce7d24a36c86aee801c4cce8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="b80df22f-b5ce-4d1e-8414-bd849c8e7594" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="96b9ad75474c43e1968fb4f828fbc168" ns3:_="">
     <xsd:import namespace="b80df22f-b5ce-4d1e-8414-bd849c8e7594"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b80df22f-b5ce-4d1e-8414-bd849c8e7594" elementFormDefault="qualified">
@@ -14679,120 +14525,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02A61676-9C13-4E13-8A4E-130D66BC1F1C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b80df22f-b5ce-4d1e-8414-bd849c8e7594"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2316EB04-C291-4DF5-83A8-72DB5236E555}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF84885A-0CDF-4A9B-8913-67EFE4FA1122}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96B8279C-5236-4ABC-B960-BF1E257D1917}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>George Mason University</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Date</dc:title>
   <dc:subject/>
   <dc:creator>Dmilligan</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Janice B Ward</lastModifiedBy>
+  <revision>7</revision>
+  <lastPrinted>2013-01-11T01:50:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100661BD7A2E2D35144B63D6AC4EF46CAF1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_SetDate">
+    <vt:lpwstr>2026-02-20T21:15:29Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Name">
+    <vt:lpwstr>Sensitive</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_SiteId">
+    <vt:lpwstr>d8999fe4-76af-40b3-b435-1d8977abc08c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_ActionId">
+    <vt:lpwstr>8c0f237a-02b9-4526-94e8-110f0bae1f81</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>