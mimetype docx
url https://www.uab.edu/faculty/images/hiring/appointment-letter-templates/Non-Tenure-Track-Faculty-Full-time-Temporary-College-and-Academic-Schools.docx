--- v0 (2025-12-05)
+++ v1 (2026-06-16)
@@ -5,646 +5,646 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="70FF3251" w14:textId="684BFCD7" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00A5445C" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00A5445C" w14:paraId="70FF3251" w14:textId="684BFCD7">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>405</w:t>
       </w:r>
-      <w:r w:rsidR="006F0388" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="006F0388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00741899" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00741899">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The University of Alabama at Birmingham</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093A44DE" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="093A44DE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NON-</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TENURE-TRACK FACULTY OFFER LETTER TEMPLATE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B70B15F" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="006B253B" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="006B253B" w14:paraId="1B70B15F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Full-time Tempo</w:t>
       </w:r>
-      <w:r w:rsidR="00741899" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00741899">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ary</w:t>
       </w:r>
-      <w:r w:rsidR="00741899" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00741899">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – College/Academic Schools</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D51503E" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="4D51503E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2361"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43804658" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="43804658" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2361"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B17866C" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="2B17866C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Insert Date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408C98A7" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="408C98A7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CC91A14" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="6CC91A14" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79FA622E" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00E40C6B">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00E40C6B" w:rsidRDefault="00741899" w14:paraId="79FA622E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Insert Name)</w:t>
       </w:r>
-      <w:r w:rsidR="00E40C6B" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00E40C6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159574BA" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="159574BA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Address)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21ABBA58" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="21ABBA58" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Address)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54189357" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="54189357" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(City, State   ZIP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD9547C" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="4DD9547C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="258AF7C2" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="258AF7C2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F4F97BB" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="5F4F97BB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
-      <w:r w:rsidR="001E6960" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="001E6960">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert name)</w:t>
       </w:r>
-      <w:r w:rsidR="001E6960" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="001E6960">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7CBB00" w14:textId="77777777" w:rsidR="006B253B" w:rsidRPr="00704FF6" w:rsidRDefault="006B253B" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="006B253B" w:rsidP="00741899" w:rsidRDefault="006B253B" w14:paraId="0B7CBB00" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B1EAF37" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00CA69DB">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00CA69DB" w:rsidRDefault="00741899" w14:paraId="4B1EAF37" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I am pleased to offer you a full-time, temporary, non-tenure-track </w:t>
       </w:r>
-      <w:r w:rsidR="006B253B" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="006B253B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">appointment as a(n) </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert rank) </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert department</w:t>
       </w:r>
-      <w:r w:rsidR="00A81ADD" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00A81ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> name</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
@@ -654,357 +654,357 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert school/college)</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B253B" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="006B253B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your annual salary will be $ </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(enter amount).</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B253B" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="006B253B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73349E01" w14:textId="77777777" w:rsidR="001E6960" w:rsidRPr="00704FF6" w:rsidRDefault="00CD7201" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="001E6960" w:rsidP="00741899" w:rsidRDefault="00CD7201" w14:paraId="73349E01" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This is a 9</w:t>
       </w:r>
-      <w:r w:rsidR="001E6960" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="001E6960">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">-month, non-tenure track position that will begin on </w:t>
       </w:r>
-      <w:r w:rsidR="001E6960" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="001E6960">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert date) </w:t>
       </w:r>
-      <w:r w:rsidR="001E6960" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="001E6960">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and will end on </w:t>
       </w:r>
-      <w:r w:rsidR="001E6960" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="001E6960">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert date)</w:t>
       </w:r>
-      <w:r w:rsidR="001E6960" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="001E6960">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449E8213" w14:textId="77777777" w:rsidR="00D303DA" w:rsidRPr="00704FF6" w:rsidRDefault="001E6960" w:rsidP="00D303DA">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00D303DA" w:rsidP="00D303DA" w:rsidRDefault="001E6960" w14:paraId="449E8213" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This is a one-year appointment that may be renewed for one additional year based upon factors such as performance, departmen</w:t>
       </w:r>
-      <w:r w:rsidR="00CA69DB" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00CA69DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">t needs, and funding. </w:t>
       </w:r>
-      <w:r w:rsidR="006B253B" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="006B253B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA69DB" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00CA69DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This position carries no presumption of reappointment or tenure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF0FA88" w14:textId="77777777" w:rsidR="00D303DA" w:rsidRPr="00704FF6" w:rsidRDefault="00D303DA" w:rsidP="00D303DA">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00D303DA" w:rsidP="00D303DA" w:rsidRDefault="00D303DA" w14:paraId="0FF0FA88" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AC7EEE7" w14:textId="77777777" w:rsidR="00D303DA" w:rsidRPr="00704FF6" w:rsidRDefault="00D303DA" w:rsidP="00D303DA">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00D303DA" w:rsidP="00D303DA" w:rsidRDefault="00D303DA" w14:paraId="2AC7EEE7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As with all faculty, you will be evaluated annually and will be eligible for merit</w:t>
       </w:r>
-      <w:r w:rsidR="00676298" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00676298">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-based compensation adjustments</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> when merit funds are available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5324CFEF" w14:textId="77777777" w:rsidR="00CA69DB" w:rsidRPr="00704FF6" w:rsidRDefault="00CA69DB" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00CA69DB" w:rsidP="00741899" w:rsidRDefault="00CA69DB" w14:paraId="5324CFEF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4649F09F" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="4649F09F" w14:textId="244DF84C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1016,702 +1016,728 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UAB Faculty Handbook</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> addresses many questions that you may have about the rights and responsibilities of faculty at UAB, as well as information about UAB policies and procedures related to faculty, including promotion and tenure guidelines. </w:t>
       </w:r>
-      <w:r w:rsidR="006B253B" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="006B253B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This document is available online at </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00704FF6">
+        <w:t>This document is available online at</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71780">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00B71780" w:rsidR="00B71780">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx</w:t>
+          <w:t>https://uab-public.policystat.c</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B71780" w:rsidR="00B71780">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B71780" w:rsidR="00B71780">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>m/policy/18730083/latest/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA0D3B6" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="1DA0D3B6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DE6BFB0" w14:textId="26FC72F1" w:rsidR="00CA69DB" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00CA69DB">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00CA69DB" w:rsidP="00CA69DB" w:rsidRDefault="00741899" w14:paraId="3DE6BFB0" w14:textId="26FC72F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">By accepting this appointment, you agree to </w:t>
       </w:r>
-      <w:r w:rsidR="00FF3928" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00FF3928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert duties)</w:t>
       </w:r>
-      <w:r w:rsidR="00FF3928" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00FF3928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">at any location within the University as specified by your department chair. </w:t>
       </w:r>
-      <w:r w:rsidR="006B253B" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="006B253B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> You also agree to the “General Terms and Conditions of Faculty Appointment” in Attachment A and to the “Specific Terms and Conditions of Faculty Appointment” in Attachment B.  This letter and these two attachments comprise the entire terms and conditions of faculty appointment and may not be modified or altered by any oral or written statement or representation unless such statement or representation is confirmed in writing under the President’s or Provost’s signature.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8F188D" w14:textId="77777777" w:rsidR="008C59EC" w:rsidRPr="00704FF6" w:rsidRDefault="008C59EC" w:rsidP="00CA69DB">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="008C59EC" w:rsidP="00CA69DB" w:rsidRDefault="008C59EC" w14:paraId="6D8F188D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="420684D8" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="420684D8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If, as I hope, you find this offer to be satisfactory as presented, please indicate your acceptance by signing, dating, and r</w:t>
       </w:r>
-      <w:r w:rsidR="00233C1C" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00233C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eturning the original letter to</w:t>
       </w:r>
-      <w:r w:rsidR="00CB0E7C" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00CB0E7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B6950" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="003B6950">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00956638" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00956638">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>insert department n</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Attn:</w:t>
       </w:r>
-      <w:r w:rsidR="00956638" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00956638">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (insert name)</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F34D7" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="004F34D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert college/academic school n</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ame</w:t>
       </w:r>
-      <w:r w:rsidR="004F34D7" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="004F34D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="004F34D7" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="004F34D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (insert address)</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00560560" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00560560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">An additional copy is enclosed for your file. </w:t>
       </w:r>
-      <w:r w:rsidR="00560560" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00560560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This offer will remain open for </w:t>
       </w:r>
-      <w:r w:rsidR="00CA69DB" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00CA69DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert number</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of days)</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the date of this letter. </w:t>
       </w:r>
-      <w:r w:rsidR="00560560" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00560560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If we have not received your signed acceptance by that date, we will assume that you have not accepted this offer. </w:t>
       </w:r>
-      <w:r w:rsidR="00560560" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00560560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If you require any additional time to consider this offer, please contact </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the department chair.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2322B8" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="0F2322B8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51F7B4ED" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="51F7B4ED" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Again, we look forward to your joining the University community and to working with you in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6FB731" w14:textId="6936BB55" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00B60D34">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00B60D34" w:rsidRDefault="00741899" w14:paraId="2F6FB731" w14:textId="6936BB55">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD394F6" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="6BD394F6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F068A1E" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="2F068A1E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28ED7857" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="28ED7857" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1730,54 +1756,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392E7A79" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="392E7A79" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1877,54 +1911,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Dean</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471D37C4" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="471D37C4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1997,430 +2039,446 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>(School Name)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F142CE" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="46F142CE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="309CA231" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="309CA231" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Add additional school and departmental signatures as needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040704FA" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="040704FA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C568FC3" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="1C568FC3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enclosures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD5F45F" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="3FD5F45F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E0CB3C3" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="0E0CB3C3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1858EBC0" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="1858EBC0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2658E929" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="2658E929" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I have received, reviewed and understand the terms and conditions of employment contained in this letter, Attachment A (“General Terms and Conditions of Faculty Appointment”) and Attachment B (“Specific Terms and Conditions of Faculty Appointment”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF59D84" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="3BF59D84" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58A89FB4" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="58A89FB4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5803928F" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="5803928F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">        __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1A4D72" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="1C1A4D72" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2458,447 +2516,471 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                                </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="3819CB8E" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                   (Date)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="3819CB8E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A2E8D1" w14:textId="77777777" w:rsidR="00741899" w:rsidRPr="00704FF6" w:rsidRDefault="00741899" w:rsidP="00741899">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00741899" w:rsidP="00741899" w:rsidRDefault="00741899" w14:paraId="50A2E8D1" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CA78CA" w14:textId="77777777" w:rsidR="00E42BBF" w:rsidRPr="00704FF6" w:rsidRDefault="00E42BBF" w:rsidP="00E42BBF">
-[...9 lines deleted...]
-    <w:p w14:paraId="36888F36" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00E42BBF" w:rsidP="00E42BBF" w:rsidRDefault="00E42BBF" w14:paraId="14CA78CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="36888F36" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ATTACHMENT A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEADC71" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="2FEADC71" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>General Terms and Conditions of Faculty Appointment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60179C03" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
-[...8 lines deleted...]
-    <w:p w14:paraId="04C90B71" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="60179C03" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="04C90B71" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC89431" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="2FC89431" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Letter Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE9E0BC" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="3CE9E0BC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rank:</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735F6A54" w14:textId="6B958632" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="735F6A54" w14:textId="6B958632">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>School/College:</w:t>
       </w:r>
       <w:r w:rsidR="005141A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7F1725" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="2E7F1725" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Department:</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA7BF61" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
-[...9 lines deleted...]
-    <w:p w14:paraId="2A65DD62" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="5CA7BF61" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="2A65DD62" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Eligibility for Employment</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EAB6B8" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="20EAB6B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67707A92" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="67707A92" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your offer for employment is contingent upon providing the University, </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2908,67 +2990,67 @@
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to your first day of employment, official documentation of degrees earned. An </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>original official transcript</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of your terminal degree must be submitted to comply with credentialing guidelines of the Southern Association of Colleges and Schools</w:t>
       </w:r>
-      <w:r w:rsidR="009F39F9" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="009F39F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Commission on Colleges</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SACS</w:t>
       </w:r>
-      <w:r w:rsidR="009F39F9" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="009F39F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>COC</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Foreign transcripts must be translated and certified by an education credentialing agency. Our receiving the transcript by </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert date)</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
@@ -3026,3334 +3108,3196 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert address)</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611B290D" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00704FF6">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00704FF6" w:rsidRDefault="00990D26" w14:paraId="611B290D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A02B4C8" w14:textId="40E96E3F" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00DD4D5C" w:rsidP="00704FF6">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00704FF6" w:rsidRDefault="00DD4D5C" w14:paraId="6A02B4C8" w14:textId="40E96E3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your offer for employment is contingent upon satisfying all Federal employment eligibility requirements, including any necessary work authorizations, and is contingent upon compliance with all applicable federal rules and regulations, including but not limited those federal rules and regulations regarding sponsored research. Your offer for employment is contingent upon making no false or misleading representations in your application for employment. Your offer for employment is contingent upon </w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t>Your offer for employment is contingent upon satisfying all Federal employment eligibility requirements, including any necessary work authorizations, and is contingent upon compliance with all applicable federal rules and regulations, including but not limited those federal rules and regulations regarding sponsored research. Your offer for employment is contingent upon making no false or misleading representations in your application for employment. Your offer for employment is contingent upon a successful criminal records check and a background records check. If the results of such checks are not satisfactory to UAB, this appointment is voidable by the University. Questions regarding employment-based immigration should be directed to the Office of International Faculty &amp; Staff Immigration Services at ifsis@uab.edu.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>a successful criminal records</w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DE4D6D" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="04DE4D6D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F4D103C" w14:textId="3029FED1" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="0483A772" w:rsidP="0483A772">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="0483A772" w:rsidRDefault="0483A772" w14:paraId="5F4D103C" w14:textId="3029FED1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0483A772">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your offer for employment is contingent on successful completion of pre-employment background investigations that include, but not limited to, a criminal history background check, degree (education) verification, social media background checks, and employment history verification. You will receive information electronically requesting your consent to allow </w:t>
       </w:r>
       <w:r w:rsidRPr="0483A772">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the University to conduct this investigation. </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="2A74AC22" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+        <w:t>the University to conduct this investigation. In the event that the background check has not been completed at the time your appointment begins, your appointment will be conditioned upon receipt of a background check report that is acceptable to the University. Before a final decision is made to void an appointment because of a background check result, you will receive a copy of the background check report and you will have an opportunity to provide explanatory information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="2A74AC22" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58FC6220" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="58FC6220" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Extension or Renewal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654D544B" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="654D544B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62A7A5F3" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="62A7A5F3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> or appropriate designee of the University.</w:t>
+        <w:t>Extension or renewal of the Term, if any, is at the sole option of the University and the University need not provide explanation of the decision to renew or not renew (except as the Handbook otherwise provides for Tenure-Track Faculty). Renewal depends upon many factors including but not limited to availability of funding, organizational need, or mutually acceptable performance. Extensions or renewals of Term may be for a different period than the initial Term, and satisfactory performance does not guarantee renewal of appointment. To be valid, any extension or renewal of the Term must be in writing and signed by the Provost or appropriate designee of the University.</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You understand that there is no claim on future employment beyond the Term of this appointment. If you are not notified in writing by the University of renewal or extension of this appointment, this appointment will expire on the last day of the Term stated in your offer letter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549639E9" w14:textId="77777777" w:rsidR="00D303DA" w:rsidRPr="00704FF6" w:rsidRDefault="00D303DA" w:rsidP="00D303DA">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00D303DA" w:rsidP="00D303DA" w:rsidRDefault="00D303DA" w14:paraId="549639E9" w14:textId="77777777">
       <w:pPr>
         <w:keepLines/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2238894C" w14:textId="77777777" w:rsidR="00D37926" w:rsidRPr="00704FF6" w:rsidRDefault="00D37926" w:rsidP="00D303DA">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00D37926" w:rsidP="00D303DA" w:rsidRDefault="00D37926" w14:paraId="2238894C" w14:textId="77777777">
       <w:pPr>
         <w:keepLines/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DF7E06E" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="6DF7E06E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Resignation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5969C229" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="5969C229" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="494A95CE" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="494A95CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you resign prior to completion of the Term of this appointment, you agree to provide notice to the University as provided in the</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Faculty Handbook, but in no event less than 30 days’ prior written notice to the Chair.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D61E3CA" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="4D61E3CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F6CA210" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="3F6CA210" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OIG/ GSA Clearance and Background Check</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459205F2" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="459205F2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DFAEF5B" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="0DFAEF5B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that the University of Alabama at Birmingham conducts a review of the Office of the Inspector General (OIG) and the General Services Administration (GSA) exclusions lists to establish eligibility for each faculty member (or postdoctoral fellow/trainee) to receive federal funding. These databases are maintained by the federal Government to identify individuals who are excluded from participating in payments by Federal programs or contracts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EBD32BF" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="6EBD32BF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B50CE88" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="6B50CE88" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>By signing this appointment letter, you are granting consent to UAB to conduct the necessary background check and OIG and GSA clearances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16102F12" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="16102F12" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05EA7C2A" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="05EA7C2A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Form I-9 Requirements  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FAA1AB2" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="0FAA1AB2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BCEE46D" w14:textId="77777777" w:rsidR="003470D4" w:rsidRPr="00704FF6" w:rsidRDefault="003470D4" w:rsidP="00704FF6">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="003470D4" w:rsidP="00704FF6" w:rsidRDefault="003470D4" w14:paraId="0BCEE46D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Offers of employment at the University of Alabama at Birmingham (UAB) are contingent upon your ability to prove that you are authorized to work in the United States as required by the Immigration Reform and Control Act of 1986. If you accept this offer, you will be required to complete a Form I-9 and provide proof of your eligibility to work in the United States within three (3) business days of your start date. </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 1 of the Form I-9 must be completed no later than the first day of your employment</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="1B1DE132" w14:textId="77777777" w:rsidR="003470D4" w:rsidRPr="00704FF6" w:rsidRDefault="003470D4" w:rsidP="003470D4">
+        <w:t>.  In the event that your eligibility for employment cannot be verified by your appointment date, this offer will become void.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00704FF6" w:rsidR="003470D4" w:rsidP="003470D4" w:rsidRDefault="003470D4" w14:paraId="1B1DE132" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64550C76" w14:textId="77777777" w:rsidR="003470D4" w:rsidRPr="00704FF6" w:rsidRDefault="003470D4" w:rsidP="00704FF6">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="003470D4" w:rsidP="00704FF6" w:rsidRDefault="003470D4" w14:paraId="64550C76" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...35 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In order to comply with E-Verify requirements, UAB uses an electronic I-9 processing system. Your department contact will provide you with a link to the university’s [electronic I-9] system; where you will be provided with instructions and guidelines for completing the Form I-9.  A list of acceptable identification documents can also be found at </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId11">
         <w:r w:rsidRPr="00704FF6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.uscis.gov/i-9-central/acceptable-documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185009CC" w14:textId="519497B2" w:rsidR="008C59EC" w:rsidRPr="00704FF6" w:rsidRDefault="008C59EC" w:rsidP="00B1023E">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="008C59EC" w:rsidP="00B1023E" w:rsidRDefault="008C59EC" w14:paraId="185009CC" w14:textId="519497B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C8C7788" w14:textId="481A32B1" w:rsidR="008C59EC" w:rsidRPr="00704FF6" w:rsidRDefault="00DD4D5C" w:rsidP="00704FF6">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="008C59EC" w:rsidP="00704FF6" w:rsidRDefault="00DD4D5C" w14:paraId="4C8C7788" w14:textId="481A32B1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are not a US citizen or permanent resident, the department will work with the UAB Office of International Faculty &amp; Staff Immigration Services (IFSIS) to sponsor you for US work </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00704FF6">
+        <w:t>authorization. IFSIS provides information about common immigration processes at UAB on their website at https://www.uab.edu/global/faculty-staff/international-faculty-staff  and can be reached</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3E2E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>https://www.uab.edu/global/faculty-staff/international-faculty-staff  and</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3E2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ifsis@uab.edu. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> can be reached</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t>After US work authorization is secured on your behalf, you will receive instructions for completing Section 2 of Form I-9 with UAB’s International Payment Compliance Specialist or the HR Records office to complete so that you can begin work.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2816B582" w14:textId="77777777" w:rsidR="003470D4" w:rsidRPr="00704FF6" w:rsidRDefault="003470D4" w:rsidP="003470D4">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="003470D4" w:rsidP="003470D4" w:rsidRDefault="003470D4" w14:paraId="2816B582" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A3DF374" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="0A3DF374" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Approval of Appointment and Compliance with University Policies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B16E9A" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="05B16E9A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02ECCC09" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="02ECCC09" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As is the case for all University employees, your employment is subject to approval by the Dean, Provost, and President. As a condition of your employment, you are subject to all applicable practices, policies and procedures of the Board of Trustees of the University of Alabama, including but not limited to policies regarding conflicts of interests, nondiscrimination, outside professional activities, and intellectual property. It is your responsibility to be aware of these policies and procedures, as well as all others which may apply to you. University policies and procedures are subject to change without notice.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515C30B0" w14:textId="77777777" w:rsidR="003470D4" w:rsidRPr="00704FF6" w:rsidRDefault="003470D4" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="003470D4" w:rsidP="00990D26" w:rsidRDefault="003470D4" w14:paraId="515C30B0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58C4AB5A" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="58C4AB5A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BEE7D41" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00902AB7">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00902AB7" w:rsidRDefault="00990D26" w14:paraId="0BEE7D41" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Faculty Handbook</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5747ED1F" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="5747ED1F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D60952D" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="7D60952D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your appointment is subject to all terms and conditions of the Faculty Handbook (the “Handbook”) and any future modifications to it. The Handbook, as modified, is hereby incorporated by reference, except as otherwise specifically provided by your offer letter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D47D428" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="7D47D428" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47A309A0" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="47A309A0" w14:textId="5BCDBFA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The UAB Faculty Handbook addresses many questions that you may have about the rights and responsibilities of faculty at UAB. The U</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aB H</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">andbook contains information about UAB policies and procedures related to faculty, including promotion and tenure guidelines. This document is available online at </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00704FF6">
+        <w:t>andbook contains information about UAB policies and procedures related to faculty, including promotion and tenure guidelines. This document is available online at</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22458">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="007B01B0" w:rsidR="00E22458">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx</w:t>
+          <w:t>https://uab-public.policystat.com/policy/18730083/latest/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> As a UAB employee, you will also be subject to the terms and conditions in the You &amp; UAB Handbook although the terms of the Faculty Handbook take precedence to the extent of any conflict. You &amp; UAB can be found online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="00704FF6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B52C25" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="54B52C25" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="456B6C4B" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="456B6C4B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Benefits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452665D1" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="452665D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D1CE455" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="6D1CE455" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You may be eligible to receive certain benefits provided to employees of UAB. You are responsible for making all decisions and for taking all actions relating to such benefits, within established time frames and deadlines. This position carries a substantial body of fringe benefits, which can be found in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You and UAB Handbook</w:t>
       </w:r>
-      <w:r w:rsidR="00151DFA" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00151DFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>--</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="00704FF6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Questions regarding benefits should be directed to the Department of Human Resources and Employee Benefits:  205-934-3458.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08706FD1" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="08706FD1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C7E5DCC" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="5C7E5DCC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Getting Paid at UAB/Taxation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E12FC6" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="76E12FC6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37F2C8E0" w14:textId="1BF8985E" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="37F2C8E0" w14:textId="1BF8985E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to current practices, faculty members are paid monthly on the last working day of each month. The Direct Deposit Payroll Authorization Form for monthly salaried personnel, when signed by the member, authorizes UAB to deposit net pay directly into a checking or savings account at any bank or savings and loan association within the continental United States or to certain credit unions, including the </w:t>
       </w:r>
-      <w:r w:rsidR="00C14083" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00C14083">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Legacy Community</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Credit Union. A statement </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...21 lines deleted...]
-    <w:p w14:paraId="7810FC48" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+        <w:t>showing gross earnings, itemized deductions, and the amount of net pay deposited is made accessible to the faculty member each month. UAB requires participation in the Direct Deposit Payroll System by all faculty members. All amounts paid by the University to you may be subject to taxation both for reporting and withholding. Any amounts subject to withholding will have taxes withheld in accordance with federal and state law. If you accept this offer and it is your first appointment to the University of Alabama at Birmingham, you must complete tax forms in order to receive payment. These practices may be changed from time to time at UAB’s sole discretion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="7810FC48" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EAB5E3A" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="3EAB5E3A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Assignment</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4AAB84" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="4F4AAB84" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EA2B5A0" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="7EA2B5A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The University reserves the right to change your assignment, as well as your physical location, at any time, and you may be reassigned duties as determined by the University.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431EB0B0" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="431EB0B0" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B6D29A1" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="0B6D29A1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Code of Conduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E2C938" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="75E2C938" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="184E7157" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="184E7157" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ethical conduct is a fundamental expectation for every UAB community member. All employees must abide by the standards of behavior outlined in the UAB Enterprise Code of Conduct. Upon hire, new faculty members are required to attest to the Code by completing the online course automatically assigned to them in the UAB Faculty and Staff Learning System during the orientation process. Behaviors inconsistent with the Code may result in appropriate consequences, up to and including termination. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145EE429" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="145EE429" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1763AC4C" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="1763AC4C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Conflict of Interest and Conflict of Commitment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D5AA50" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="65D5AA50" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50F39C93" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="50F39C93" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty members must adhere to all applicable federal and state laws and regulations and University and school policies related to conflict of interest and conflict of commitment. As public employees under the State of Alabama Ethics Law, faculty members may not use their positions for personal gain. In addition, in accordance with UAB policy, faculty members have an obligation to seek advance approval for external activities and disclose financial interests related to their institutional responsibilities to ensure that they do not interfere with their primary employment responsibilities at the institution. Faculty members are encouraged to discuss their current arrangements with their prospective chair prior to accepting an offer of employment. Faculty participation in external activities is approved at the discretion of division, department, and school leadership, and certain activities may not be permissible or otherwise approved. Faculty members must file the appropriate forms at the time of hire for any activities or interests continuing or commencing after UAB employment.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCA8141" w14:textId="77777777" w:rsidR="003470D4" w:rsidRPr="00704FF6" w:rsidRDefault="003470D4" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="003470D4" w:rsidP="00990D26" w:rsidRDefault="003470D4" w14:paraId="2CCA8141" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FCD69E3" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="6FCD69E3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Patent Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36640A0C" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="36640A0C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36E24D72" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="36E24D72" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>By signing this appointment letter, you agree that you are bound by and will comply with UAB’s patent policy set forth as Board Rule 509 of the Board Rules for the Board of Trustees of the University of Alabama. You agree that you hereby assign all intellectual property to UAB in accordance with the terms of Board Rule 509.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C1D526" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="22C1D526" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="011AD844" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="011AD844" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NCAA Compliance</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE76AC9" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="7DE76AC9" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31F8A92B" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="31F8A92B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Faculty members are expected to understand and </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="2B7E9749" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+        <w:t>Faculty members are expected to understand and be in compliance with NCAA regulations for areas and departments in which their essential functions cause them to interact with student athletes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="2B7E9749" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="327E9BFE" w14:textId="77777777" w:rsidR="00345F48" w:rsidRPr="00704FF6" w:rsidRDefault="00345F48" w:rsidP="00345F48">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00345F48" w:rsidP="00345F48" w:rsidRDefault="00345F48" w14:paraId="327E9BFE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>General Terms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E333C43" w14:textId="77777777" w:rsidR="00345F48" w:rsidRPr="00704FF6" w:rsidRDefault="00345F48" w:rsidP="00345F48">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00345F48" w:rsidP="00345F48" w:rsidRDefault="00345F48" w14:paraId="3E333C43" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E9B99C6" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00345F48" w:rsidP="00345F48">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00345F48" w:rsidRDefault="00345F48" w14:paraId="4E9B99C6" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
-      <w:r w:rsidR="000A33F1" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="000A33F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> initial</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> appointment may be modified only by a written agreement signed by both you and by an authorized employee of the University. The waiver by either party of a breach of any provision of this appointment will not operate or be construed as a waiver by that party of any prior or subsequent breaches. All agreements and covenants contained herein are severable, and if an appropriate court declares any such understanding or covenant to be invalid, this appointment will be interpreted and applied as if such invalid agreements or covenants were not contained herein. This appointment shall be construed in accordance with the laws of the State of Alabama. Venue for determination of the legal rights and obligations of the parties to this appointment shall be an appropriate venue in the State of Alabama. This appointment contains the entire agreement for employment by and between you and the University for the position stated in this appointment. This letter supersedes all prior agreements of employment </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="42672D0D" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+        <w:t xml:space="preserve"> appointment may be modified only by a written agreement signed by both you and by an authorized employee of the University. The waiver by either party of a breach of any provision of this appointment will not operate or be construed as a waiver by that party of any prior or subsequent breaches. All agreements and covenants contained herein are severable, and if an appropriate court declares any such understanding or covenant to be invalid, this appointment will be interpreted and applied as if such invalid agreements or covenants were not contained herein. This appointment shall be construed in accordance with the laws of the State of Alabama. Venue for determination of the legal rights and obligations of the parties to this appointment shall be an appropriate venue in the State of Alabama. This appointment contains the entire agreement for employment by and between you and the University for the position stated in this appointment. This letter supersedes all prior agreements of employment entered into between you and the University. Paragraph headings are mere catchwords and shall not be used in interpretation of the terms of this letter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="42672D0D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B3829B0" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="0B3829B0" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04A3EFE0" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="04A3EFE0" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ATTACHMENT B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20361AED" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="20361AED" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Specific Terms and Conditions of Faculty Appointment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B3B290" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="56B3B290" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46D62E8E" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="46D62E8E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21C4DB2C" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="21C4DB2C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Language included here represents examples of text likely to be included in each section as is applicable for the specific department]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1818FBCE" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="1818FBCE" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1180D8FE" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="1180D8FE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171142DF" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="171142DF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Letter Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3F1A24" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="0C3F1A24" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rank:</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDA823C" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="6BDA823C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>School/College:</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C3299D" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="38C3299D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Department:</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00704FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32204294" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="32204294" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AA6F9BD" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="1AA6F9BD" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12C79690" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="12C79690" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Duties &amp; Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE7D00F" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="0DE7D00F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11257657" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="11257657" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6539A57F" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="6539A57F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F8ED452" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="6F8ED452" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You will be responsible to the Dean and by his/her delegation to the Chair of your department. Your duties, subject to periodic review, will include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5574502A" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="5574502A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Research in Computer Security, Information Assurance, and Cyber computing areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A343731" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="6A343731" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Establish a research group including PhD students who pursue advanced research in your areas of concern, leading to national recognition over a period of years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70364E21" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="70364E21" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Establish collaborations with other professors and scientists at UAB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E604770" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="6E604770" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participate in a meaningful amount of university and department service as well as service to the Computing profession.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA192D6" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="7EA192D6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Achieve excellence in teaching of graduates and undergraduates, and teach the workload described (below) in support of department teaching needs.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178B2563" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="178B2563" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5026145D" w14:textId="77777777" w:rsidR="00D10C40" w:rsidRPr="00704FF6" w:rsidRDefault="009A2710" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00D10C40" w:rsidP="00990D26" w:rsidRDefault="009A2710" w14:paraId="5026145D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00D10C40" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00D10C40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fully describe duties and responsibilities for this position</w:t>
       </w:r>
-      <w:r w:rsidR="00442D63" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00442D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE825F9" w14:textId="77777777" w:rsidR="006F10A4" w:rsidRPr="00704FF6" w:rsidRDefault="006F10A4" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="006F10A4" w:rsidP="00990D26" w:rsidRDefault="006F10A4" w14:paraId="5FE825F9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6805BAC4" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="6805BAC4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EDACDF7" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="3EDACDF7" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Workload Assignment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1C519F" w14:textId="77777777" w:rsidR="00D0377B" w:rsidRPr="00704FF6" w:rsidRDefault="00D0377B" w:rsidP="00D0377B">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00D0377B" w:rsidP="00D0377B" w:rsidRDefault="00D0377B" w14:paraId="6B1C519F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3874393F" w14:textId="77777777" w:rsidR="00D10C40" w:rsidRPr="00704FF6" w:rsidRDefault="006064A4" w:rsidP="00D10C40">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00D10C40" w:rsidP="00D10C40" w:rsidRDefault="006064A4" w14:paraId="3874393F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00D10C40" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00D10C40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fully describe the workload assignments for this position</w:t>
       </w:r>
-      <w:r w:rsidR="00442D63" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="00442D63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC502B9" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="5DC502B9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A064F11" w14:textId="77777777" w:rsidR="006F10A4" w:rsidRPr="00704FF6" w:rsidRDefault="006F10A4" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="006F10A4" w:rsidP="00990D26" w:rsidRDefault="006F10A4" w14:paraId="6A064F11" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F14338B" w14:textId="77777777" w:rsidR="00D37926" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00D37926">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00D37926" w:rsidP="00D37926" w:rsidRDefault="00990D26" w14:paraId="0F14338B" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Moving and Relocation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150A1259" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00495FB8" w:rsidP="00495FB8">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00495FB8" w:rsidRDefault="00495FB8" w14:paraId="150A1259" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="yiv1231299197msoplaintext"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">We agree to compensate you for relocation expenses </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in the amount of</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> $________</w:t>
       </w:r>
-      <w:r w:rsidR="006F10A4" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="006F10A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006F10A4" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="006F10A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="006F10A4" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="006F10A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> accordance with </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRS regulations as well as </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>UAB policies and procedures</w:t>
       </w:r>
-      <w:r w:rsidR="006F10A4" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="006F10A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UAB allows you to select one of two options on receiving your additional taxable compensation prior to your hire date and relocation</w:t>
       </w:r>
-      <w:r w:rsidR="009A48B7" w:rsidRPr="00704FF6">
+      <w:r w:rsidRPr="00704FF6" w:rsidR="009A48B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  The election form is attached.</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  If the relocation allowance is processed after your hire date, then the taxable payment is processed through payroll.</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6E924F" w14:textId="77777777" w:rsidR="006F10A4" w:rsidRPr="00704FF6" w:rsidRDefault="006F10A4" w:rsidP="006F10A4">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="006F10A4" w:rsidP="006F10A4" w:rsidRDefault="006F10A4" w14:paraId="3E6E924F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -6372,600 +6316,523 @@
         </w:rPr>
         <w:t xml:space="preserve">(Optional Language) Note: Include the below language only if you are paying any additional relocation allowance for unexpected expenses.  This </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be approved by your Dean/VP and will be paid through payroll.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EFC075" w14:textId="77777777" w:rsidR="006F10A4" w:rsidRPr="00704FF6" w:rsidRDefault="006F10A4" w:rsidP="006F10A4">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="006F10A4" w:rsidP="006F10A4" w:rsidRDefault="006F10A4" w14:paraId="32EFC075" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32B72797" w14:textId="77777777" w:rsidR="006F10A4" w:rsidRPr="00704FF6" w:rsidRDefault="006F10A4" w:rsidP="006F10A4">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="006F10A4" w:rsidP="411DA546" w:rsidRDefault="006F10A4" w14:paraId="32B72797" w14:textId="0296DAE1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...7 lines deleted...]
-          <w:i/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="411DA546" w:rsidR="411DA546">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As approved by [Dean or VP], additional $__________ for _________ month(s) relocation </w:t>
       </w:r>
-      <w:r w:rsidRPr="00704FF6">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="411DA546" w:rsidR="411DA546">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>allowance for temporary housing will be paid through payroll in combination with regular payroll and any other additional payments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37769297" w14:textId="77777777" w:rsidR="006F10A4" w:rsidRPr="00704FF6" w:rsidRDefault="006F10A4" w:rsidP="006F10A4">
+    <w:p w:rsidR="411DA546" w:rsidP="411DA546" w:rsidRDefault="411DA546" w14:paraId="75B8A4A0" w14:textId="6B01610F">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
-[...12 lines deleted...]
-          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1080"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2520"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3240"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3960"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4680"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...64 lines deleted...]
-    <w:p w14:paraId="3DA3A45F" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="3DA3A45F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E5ABED" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="49E5ABED" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B016DA8" w14:textId="77777777" w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidRDefault="00990D26" w:rsidP="00990D26">
+    <w:p w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidP="00990D26" w:rsidRDefault="00990D26" w14:paraId="0B016DA8" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Other information to be included in this Attachment B, but is not limited to details about Grant and Extramural Funding Expectations, Administrative and Special Appointments (directorships, endowed professorships, etc.), office space assignment, staff and other resources to be </w:t>
-[...20 lines deleted...]
-    <w:sectPr w:rsidR="00990D26" w:rsidRPr="00704FF6" w:rsidSect="006F0388">
+        <w:t xml:space="preserve">Other information to be included in this Attachment B, but is not limited to details about Grant and Extramural Funding Expectations, Administrative and Special Appointments (directorships, endowed professorships, etc.), office space assignment, staff and other resources to be provided; performance standards and expectations. </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00704FF6" w:rsidR="00990D26" w:rsidSect="006F0388">
       <w:footerReference w:type="default" r:id="rId15"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="174B8D9B" w14:textId="77777777" w:rsidR="00D45EFF" w:rsidRDefault="00D45EFF">
+    <w:p w:rsidR="00336E97" w:rsidRDefault="00336E97" w14:paraId="0DBA7AAD" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="133DA2C3" w14:textId="77777777" w:rsidR="00D45EFF" w:rsidRDefault="00D45EFF">
+    <w:p w:rsidR="00336E97" w:rsidRDefault="00336E97" w14:paraId="2D012FF7" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2B1DB153" w14:textId="77777777" w:rsidR="00D45EFF" w:rsidRDefault="00D45EFF"/>
+    <w:p w:rsidR="00336E97" w:rsidRDefault="00336E97" w14:paraId="2661C8BC" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5F2FE4E1" w14:textId="77777777" w:rsidR="009B10DF" w:rsidRDefault="009B10DF" w:rsidP="009B10DF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="009B10DF" w:rsidP="009B10DF" w:rsidRDefault="009B10DF" w14:paraId="5F2FE4E1" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Full-T</w:t>
     </w:r>
     <w:r w:rsidR="001E6960">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">ime </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Temporary Non-</w:t>
     </w:r>
     <w:r w:rsidR="001E6960">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Tenure-Trac</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>k Faculty Offer Letter Template</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4B6C6C05" w14:textId="77777777" w:rsidR="006F0388" w:rsidRDefault="001E6960" w:rsidP="009B10DF">
+  <w:p w:rsidR="006F0388" w:rsidP="009B10DF" w:rsidRDefault="001E6960" w14:paraId="4B6C6C05" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>College and Academic Schools</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1978E551" w14:textId="77777777" w:rsidR="006F0388" w:rsidRDefault="006F0388">
+  <w:p w:rsidR="006F0388" w:rsidRDefault="006F0388" w14:paraId="1978E551" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="177FFC24" w14:textId="77777777" w:rsidR="00D45EFF" w:rsidRDefault="00D45EFF">
+    <w:p w:rsidR="00336E97" w:rsidRDefault="00336E97" w14:paraId="6CA374EC" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="193A3A4E" w14:textId="77777777" w:rsidR="00D45EFF" w:rsidRDefault="00D45EFF">
+    <w:p w:rsidR="00336E97" w:rsidRDefault="00336E97" w14:paraId="2DB02FC4" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2714D244" w14:textId="77777777" w:rsidR="00D45EFF" w:rsidRDefault="00D45EFF"/>
+    <w:p w:rsidR="00336E97" w:rsidRDefault="00336E97" w14:paraId="3D0EDFC5" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008A66F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E76A856E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="068D1002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="796CACC0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -7236,298 +7103,301 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1561939245">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1167205680">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1149592283">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1449621252">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00741899"/>
     <w:rsid w:val="0007167D"/>
     <w:rsid w:val="00074AFC"/>
     <w:rsid w:val="000A33F1"/>
     <w:rsid w:val="000B6303"/>
     <w:rsid w:val="000D68F2"/>
     <w:rsid w:val="000E0029"/>
     <w:rsid w:val="000E6D3A"/>
     <w:rsid w:val="001170A8"/>
     <w:rsid w:val="00120E1E"/>
     <w:rsid w:val="0013439F"/>
     <w:rsid w:val="00151DFA"/>
     <w:rsid w:val="00160A76"/>
     <w:rsid w:val="00173EBC"/>
     <w:rsid w:val="00190A77"/>
     <w:rsid w:val="001B6CE4"/>
     <w:rsid w:val="001B6FD7"/>
     <w:rsid w:val="001D3928"/>
     <w:rsid w:val="001E6960"/>
     <w:rsid w:val="00205805"/>
     <w:rsid w:val="00233C1C"/>
     <w:rsid w:val="00283E7B"/>
     <w:rsid w:val="00287166"/>
     <w:rsid w:val="002A13A1"/>
     <w:rsid w:val="002A63AC"/>
+    <w:rsid w:val="00336E97"/>
     <w:rsid w:val="00345F48"/>
     <w:rsid w:val="003470D4"/>
     <w:rsid w:val="00372D02"/>
     <w:rsid w:val="00383014"/>
     <w:rsid w:val="003B6950"/>
-    <w:rsid w:val="003C210F"/>
     <w:rsid w:val="003F7FA7"/>
     <w:rsid w:val="00421E0C"/>
     <w:rsid w:val="00442D63"/>
     <w:rsid w:val="00495FB8"/>
     <w:rsid w:val="004C748A"/>
     <w:rsid w:val="004F34D7"/>
     <w:rsid w:val="005141A0"/>
     <w:rsid w:val="00560560"/>
     <w:rsid w:val="00580187"/>
     <w:rsid w:val="0059388E"/>
     <w:rsid w:val="006064A4"/>
     <w:rsid w:val="006273C7"/>
     <w:rsid w:val="00647C33"/>
     <w:rsid w:val="00666F03"/>
     <w:rsid w:val="00672F3A"/>
     <w:rsid w:val="00676298"/>
     <w:rsid w:val="00685B7D"/>
     <w:rsid w:val="006B253B"/>
     <w:rsid w:val="006C205F"/>
     <w:rsid w:val="006F0388"/>
     <w:rsid w:val="006F10A4"/>
     <w:rsid w:val="00704FF6"/>
     <w:rsid w:val="00741899"/>
     <w:rsid w:val="007466F8"/>
     <w:rsid w:val="0077492E"/>
     <w:rsid w:val="007B0393"/>
     <w:rsid w:val="007C0ED2"/>
     <w:rsid w:val="007E427E"/>
     <w:rsid w:val="007E7386"/>
     <w:rsid w:val="00840FF4"/>
     <w:rsid w:val="008972EF"/>
     <w:rsid w:val="008C59EC"/>
     <w:rsid w:val="00902AB7"/>
     <w:rsid w:val="00905755"/>
     <w:rsid w:val="00940600"/>
+    <w:rsid w:val="00952A7E"/>
     <w:rsid w:val="00956638"/>
     <w:rsid w:val="00964347"/>
     <w:rsid w:val="00990D26"/>
     <w:rsid w:val="009A2710"/>
     <w:rsid w:val="009A48B7"/>
     <w:rsid w:val="009B10DF"/>
     <w:rsid w:val="009F39F9"/>
     <w:rsid w:val="00A104AB"/>
     <w:rsid w:val="00A5445C"/>
     <w:rsid w:val="00A81ADD"/>
     <w:rsid w:val="00AC1AC2"/>
     <w:rsid w:val="00AC3E2E"/>
     <w:rsid w:val="00B1023E"/>
     <w:rsid w:val="00B31587"/>
     <w:rsid w:val="00B60D34"/>
     <w:rsid w:val="00B660A7"/>
+    <w:rsid w:val="00B71780"/>
     <w:rsid w:val="00BC3A25"/>
     <w:rsid w:val="00BD1C44"/>
     <w:rsid w:val="00C14083"/>
     <w:rsid w:val="00C51C55"/>
     <w:rsid w:val="00C73C7F"/>
     <w:rsid w:val="00CA69DB"/>
     <w:rsid w:val="00CB0E7C"/>
     <w:rsid w:val="00CB3029"/>
     <w:rsid w:val="00CD7201"/>
     <w:rsid w:val="00D0377B"/>
     <w:rsid w:val="00D10C40"/>
     <w:rsid w:val="00D303DA"/>
     <w:rsid w:val="00D37926"/>
-    <w:rsid w:val="00D45EFF"/>
-    <w:rsid w:val="00DA6647"/>
     <w:rsid w:val="00DD4D5C"/>
+    <w:rsid w:val="00E22458"/>
     <w:rsid w:val="00E40C6B"/>
     <w:rsid w:val="00E4225A"/>
     <w:rsid w:val="00E42BBF"/>
     <w:rsid w:val="00E518DA"/>
     <w:rsid w:val="00EB119D"/>
     <w:rsid w:val="00EB61C2"/>
     <w:rsid w:val="00F0496C"/>
     <w:rsid w:val="00F065E9"/>
     <w:rsid w:val="00F66F6D"/>
     <w:rsid w:val="00F87577"/>
     <w:rsid w:val="00F95883"/>
     <w:rsid w:val="00FF3928"/>
     <w:rsid w:val="0483A772"/>
+    <w:rsid w:val="411DA546"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C4128FA"/>
   <w15:docId w15:val="{22E0BE4E-8B25-4D94-B232-68044C4C0A92}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7683,52 +7553,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7795,304 +7665,304 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00741899"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:kinsoku w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00741899"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00741899"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00741899"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00741899"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00741899"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00741899"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="00741899"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00741899"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00741899"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E40C6B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E40C6B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="yiv1231299197msonormal">
+  <w:style w:type="paragraph" w:styleId="yiv1231299197msonormal" w:customStyle="1">
     <w:name w:val="yiv1231299197msonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D37926"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="yiv1231299197msoplaintext">
+  <w:style w:type="paragraph" w:styleId="yiv1231299197msoplaintext" w:customStyle="1">
     <w:name w:val="yiv1231299197msoplaintext"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D37926"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A13A1"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007B0393"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00DD4D5C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00DD4D5C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="571741284">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1829905782">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -8292,56 +8162,55 @@
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="935599716">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uscis.gov/i-9-central/acceptable-documents" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uab-public.policystat.com/policy/18730083/latest/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uscis.gov/i-9-central/acceptable-documents" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uab-public.policystat.com/policy/18730083/latest/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -8792,66 +8661,83 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b80df22f-b5ce-4d1e-8414-bd849c8e7594"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2CBED74-1DD8-42B2-8FED-85E174A7AB2B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>UAB</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gail Short</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Janice B Ward</lastModifiedBy>
+  <revision>6</revision>
+  <lastPrinted>2018-05-15T19:23:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100661BD7A2E2D35144B63D6AC4EF46CAF1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_SetDate">
+    <vt:lpwstr>2026-02-20T20:51:03Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Name">
+    <vt:lpwstr>Sensitive</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_SiteId">
+    <vt:lpwstr>d8999fe4-76af-40b3-b435-1d8977abc08c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_ActionId">
+    <vt:lpwstr>686b5b26-00cf-4c60-abe2-d8dc74b276fb</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>