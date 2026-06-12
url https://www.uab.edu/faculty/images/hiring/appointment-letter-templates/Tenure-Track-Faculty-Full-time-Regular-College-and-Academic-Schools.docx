--- v0 (2025-12-05)
+++ v1 (2026-06-12)
@@ -7,1377 +7,1444 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5A82B094" w14:textId="77777777" w:rsidR="00CF0C6F" w:rsidRDefault="00CF0C6F" w:rsidP="00D61BD5">
+    <w:p w:rsidR="00CF0C6F" w:rsidP="00D61BD5" w:rsidRDefault="00CF0C6F" w14:paraId="5A82B094" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The University of Alabama at Birmingham</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BD0637" w14:textId="77777777" w:rsidR="00613E18" w:rsidRDefault="00613E18" w:rsidP="00613E18">
+    <w:p w:rsidR="00613E18" w:rsidP="00613E18" w:rsidRDefault="00613E18" w14:paraId="62BD0637" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D01D82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TENURE-TRACK FACULTY</w:t>
       </w:r>
-      <w:r w:rsidR="000E6364" w:rsidRPr="000E6364">
+      <w:r w:rsidRPr="000E6364" w:rsidR="000E6364">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E6364" w:rsidRPr="00D01D82">
+      <w:r w:rsidRPr="00D01D82" w:rsidR="000E6364">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>OFFER LETTER</w:t>
       </w:r>
-      <w:r w:rsidR="000E6364" w:rsidRPr="000E6364">
+      <w:r w:rsidRPr="000E6364" w:rsidR="000E6364">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E6364" w:rsidRPr="00D01D82">
+      <w:r w:rsidRPr="00D01D82" w:rsidR="000E6364">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TEMPLATE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A44DC4" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00D01D82" w:rsidRDefault="00CC08E7" w:rsidP="00613E18">
+    <w:p w:rsidRPr="00D01D82" w:rsidR="00CC08E7" w:rsidP="00613E18" w:rsidRDefault="00CC08E7" w14:paraId="08A44DC4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Full-time Regular</w:t>
       </w:r>
       <w:r w:rsidR="00B93AC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – College/Academic Schools</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22480D41" w14:textId="77777777" w:rsidR="00457BA3" w:rsidRDefault="00457BA3" w:rsidP="00457BA3">
+    <w:p w:rsidR="00457BA3" w:rsidP="00457BA3" w:rsidRDefault="00457BA3" w14:paraId="22480D41" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2361"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4131412B" w14:textId="77777777" w:rsidR="00457BA3" w:rsidRPr="008A659B" w:rsidRDefault="00457BA3" w:rsidP="00457BA3">
+    <w:p w:rsidRPr="008A659B" w:rsidR="00457BA3" w:rsidP="00457BA3" w:rsidRDefault="00457BA3" w14:paraId="4131412B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2361"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="199DDE33" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="008A659B" w:rsidRDefault="00420DE6" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="008A659B" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00420DE6" w14:paraId="199DDE33" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Insert Date</w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5861FA41" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="008A659B" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="008A659B" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="5861FA41" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41CA8480" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="008A659B" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="008A659B" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="41CA8480" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="114A0A21" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="008A659B" w:rsidRDefault="00420DE6" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="008A659B" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00420DE6" w14:paraId="114A0A21" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Insert Name</w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60734F7B" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="008A659B" w:rsidRDefault="00420DE6" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="008A659B" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00420DE6" w14:paraId="60734F7B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BD0411" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="008A659B" w:rsidRDefault="00420DE6" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="008A659B" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00420DE6" w14:paraId="42BD0411" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6851C69B" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="008A659B" w:rsidRDefault="00420DE6" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="008A659B" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00420DE6" w14:paraId="6851C69B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>City, State   ZIP</w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243D1E9F" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="243D1E9F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57CC8C55" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="57CC8C55" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D307929" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="5D307929" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert name):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A50365" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00512BCA" w:rsidRDefault="00CC08E7" w14:paraId="27A50365" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I am pleased to offer you a </w:t>
       </w:r>
-      <w:r w:rsidR="003809AF" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="003809AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">full-time </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tenure-track appointment as </w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert rank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Department of </w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert</w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> department</w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>insert school/college</w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Your annual salary will be $</w:t>
       </w:r>
-      <w:r w:rsidR="00B93AC8" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00B93AC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>enter amount</w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008009F2" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="008009F2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B0A2AA2" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="4B0A2AA2" w14:textId="56A511D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a </w:t>
       </w:r>
-      <w:r w:rsidR="006A4398" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="006A4398">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[9-month] </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tenure-track position that will begin on </w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert </w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B97837">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and, </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">unless renewed, will end on </w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert </w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> This offer carries no presumption of reappointment or tenure. </w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Your initial faculty appointment will begin on </w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert </w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="943634"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and will end on</w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert </w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00385F5A" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00385F5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and is</w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> renewable annually thereafter based upon mutual conse</w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="00FA38EC">
+      <w:r w:rsidRPr="00FA38EC" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Th</w:t>
       </w:r>
-      <w:r w:rsidR="00385F5A" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00385F5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e tenure-</w:t>
       </w:r>
-      <w:r w:rsidR="000C4B46" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="000C4B46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>earning appointment track date becomes effective on the first day of October</w:t>
       </w:r>
-      <w:r w:rsidR="00F631AE" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00F631AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C4B46" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="000C4B46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">following your initial appointment. </w:t>
       </w:r>
-      <w:r w:rsidR="004625BC" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="004625BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Accordingly, y</w:t>
       </w:r>
-      <w:r w:rsidR="000C4B46" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="000C4B46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">our specific tenure-earning appointment date will begin </w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="00B97837">
+      <w:r w:rsidRPr="00B97837" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C0504D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert </w:t>
       </w:r>
-      <w:r w:rsidR="000C4B46" w:rsidRPr="00B97837">
+      <w:r w:rsidRPr="00B97837" w:rsidR="000C4B46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C0504D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidR="00420DE6" w:rsidRPr="00B97837">
+      <w:r w:rsidRPr="00B97837" w:rsidR="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C0504D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="000C4B46" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="000C4B46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. The UAB Faculty Handbook addresses many questions that you may have about the rights and responsibilities of faculty at UAB, as well as information about UAB policies and procedures related to faculty, including promotion and tenure guidelines. This document is available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="0044191A" w:rsidRPr="00D51188">
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="0000202C" w:rsidR="0000202C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx</w:t>
+          <w:t>https://uab-public.policystat.c</w:t>
         </w:r>
-      </w:hyperlink>
-[...19 lines deleted...]
-        <w:r w:rsidR="00753723" w:rsidRPr="004C4789">
+        <w:r w:rsidRPr="0000202C" w:rsidR="0000202C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>https://www.uab.edu/faculty/new-faculty</w:t>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0000202C" w:rsidR="0000202C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>m/policy/18730083/latest/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00512BCA" w:rsidR="000C4B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B2F30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional resources for new faculty are located on the university’s faculty web site at:  </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="004C4789" w:rsidR="00753723">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.uab.edu/fac</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004C4789" w:rsidR="00753723">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>u</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004C4789" w:rsidR="00753723">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>lty/new-faculty</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001B2F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>; which includes onboarding information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A6DCD7" w14:textId="77777777" w:rsidR="0068672A" w:rsidRDefault="0068672A" w:rsidP="00CC08E7">
+    <w:p w:rsidR="0068672A" w:rsidP="00CC08E7" w:rsidRDefault="0068672A" w14:paraId="10A6DCD7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="370C15B6" w14:textId="608CB273" w:rsidR="00CC08E7" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="370C15B6" w14:textId="608CB273">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>By accepting this appointment, you agree to teach, conduct research or engage in scholarship</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CE0CB4" w:rsidRPr="00512BCA">
+        <w:t xml:space="preserve">By accepting this appointment, you agree to teach, conduct research or engage in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00512BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>scholarship</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00CE0CB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and provide service, at any location within the University as specified by your </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B93AC8" w:rsidRPr="00512BCA">
+        <w:t xml:space="preserve"> and provide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00512BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>service,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00512BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at any location within the University as specified by your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00B93AC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>department chair</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. You also agree to the “</w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>General Terms and Conditions of Faculty Appointment” in Attachment A and to the “Specific Terms and Conditions of Faculty Appointment</w:t>
@@ -1405,651 +1472,680 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> This letter and these two attachments comprise the entire terms and conditions of your faculty appointment and may not be modified or altered by any oral or written statement or representation unless such statement or representation is confirmed in writing under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>President’s or Provost’s signature.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1677639D" w14:textId="3BE62A5A" w:rsidR="00A10B9D" w:rsidRPr="00512BCA" w:rsidRDefault="00A10B9D" w:rsidP="1A256E3B">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00A10B9D" w:rsidP="1A256E3B" w:rsidRDefault="00A10B9D" w14:paraId="1677639D" w14:textId="3BE62A5A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C174BC8" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="3C174BC8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If, as I hope, you find this offer to be satisfactory as presented, please indicate your acceptance</w:t>
       </w:r>
-      <w:r w:rsidR="00620C1D" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00620C1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">by signing, dating, and returning the original letter to </w:t>
       </w:r>
-      <w:r w:rsidR="000C4B46" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="000C4B46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Computer &amp; Information Sciences</w:t>
       </w:r>
-      <w:r w:rsidR="00C15606" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00C15606">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Department Name)</w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="000C4B46" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="000C4B46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Attn:  ________, College</w:t>
       </w:r>
-      <w:r w:rsidR="00181DF0" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="00181DF0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/Academic School Name</w:t>
       </w:r>
-      <w:r w:rsidR="000C4B46" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="000C4B46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, University of Alabama at Birmingham</w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="000C4B46" w:rsidRPr="008A659B">
+      <w:r w:rsidRPr="008A659B" w:rsidR="000C4B46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1401 University Boulevard, Heritage Hall,</w:t>
       </w:r>
       <w:r w:rsidRPr="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C4B46" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="000C4B46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Birmingham, AL  35294-0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">An additional copy is enclosed for your file. This offer will remain open for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A659B" w:rsidRPr="008A659B">
+        <w:t xml:space="preserve">An additional copy is enclosed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00512BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00512BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your file. This offer will remain open for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A659B" w:rsidR="008A659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_______ (insert # of days)</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the date of this letter. If we have not received your signed acceptance by that date, we will assume that you have not accepted this offer. If you require any additional time to consider this offer, please contact</w:t>
       </w:r>
-      <w:r w:rsidR="00C641FC" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00C641FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D064C9" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00D064C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the department chair.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C300DC" w14:textId="77777777" w:rsidR="005859A0" w:rsidRPr="00512BCA" w:rsidRDefault="005859A0" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="005859A0" w:rsidP="00CC08E7" w:rsidRDefault="005859A0" w14:paraId="64C300DC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68B0CFBE" w14:textId="58E4A8C4" w:rsidR="1A256E3B" w:rsidRDefault="1A256E3B" w:rsidP="1A256E3B">
+    <w:p w:rsidR="1A256E3B" w:rsidP="1A256E3B" w:rsidRDefault="1A256E3B" w14:paraId="68B0CFBE" w14:textId="58E4A8C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11365731" w14:textId="446B2100" w:rsidR="1A256E3B" w:rsidRDefault="1A256E3B" w:rsidP="1A256E3B">
+    <w:p w:rsidR="1A256E3B" w:rsidP="1A256E3B" w:rsidRDefault="1A256E3B" w14:paraId="11365731" w14:textId="446B2100">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CCF4A32" w14:textId="27038223" w:rsidR="1A256E3B" w:rsidRDefault="1A256E3B" w:rsidP="1A256E3B">
+    <w:p w:rsidR="1A256E3B" w:rsidP="1A256E3B" w:rsidRDefault="1A256E3B" w14:paraId="2CCF4A32" w14:textId="27038223">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2804E385" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00F9175C" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00F9175C" w14:paraId="2804E385" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Again, we</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> look forward to your joining the University community and to working with you in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D0F101" w14:textId="77777777" w:rsidR="00BD2872" w:rsidRDefault="00BD2872" w:rsidP="00CC08E7">
+    <w:p w:rsidR="00BD2872" w:rsidP="00CC08E7" w:rsidRDefault="00BD2872" w14:paraId="79D0F101" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37273E11" w14:textId="517E6AB8" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00F9175C" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00F9175C" w14:paraId="37273E11" w14:textId="517E6AB8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sincerely</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7784EC76" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00512BCA" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00512BCA" w:rsidRDefault="00512BCA" w14:paraId="7784EC76" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41706659" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="41706659" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10134B5D" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00F9175C" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00F9175C" w14:paraId="10134B5D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>_________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00FD0770">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3ED8E5" w14:textId="77777777" w:rsidR="00FD0770" w:rsidRPr="00512BCA" w:rsidRDefault="00FD0770" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00FD0770" w:rsidP="00CC08E7" w:rsidRDefault="00FD0770" w14:paraId="4F3ED8E5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2123,602 +2219,618 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D96A9C" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00D96A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D96A9C" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00D96A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D96A9C" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00D96A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dean</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3913A62E" w14:textId="77777777" w:rsidR="00FD0770" w:rsidRPr="00512BCA" w:rsidRDefault="00D96A9C" w:rsidP="00D96A9C">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00FD0770" w:rsidP="00D96A9C" w:rsidRDefault="00D96A9C" w14:paraId="3913A62E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Department Name)</w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE0CB4" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00CE0CB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE0CB4" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00CE0CB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE0CB4" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00CE0CB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00512BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>(School Name)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DAF626" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="41DAF626" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0821D591" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00D96A9C" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00D96A9C" w14:paraId="0821D591" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Add additional school and departmental signatures as needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150AD347" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="150AD347" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B57F5BA" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="5B57F5BA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enclosures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587ABD7B" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="587ABD7B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77C3FA83" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="77C3FA83" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="346E63D5" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="346E63D5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F8C01E" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="09F8C01E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I have </w:t>
       </w:r>
-      <w:r w:rsidR="004E3288" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="004E3288">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">received, </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>reviewed and understand the terms and conditions of employment contained in this letter, Attachment A (“General Terms and Conditions of Faculty Appointment”) and Attachment B (“Specific Terms and Conditions of Faculty Appointment”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26EEFB4B" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="26EEFB4B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="392B2F28" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="392B2F28" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48BCF33D" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="48BCF33D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00512BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">        __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CC3F9B" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="13CC3F9B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -2756,462 +2868,559 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00512BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006076B7" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="006076B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB0EBFC" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00512BCA" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="1DB0EBFC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00512BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2759F1BF" w14:textId="77777777" w:rsidR="00F631AE" w:rsidRDefault="00CC08E7" w:rsidP="00F631AE">
+    <w:p w:rsidR="00F631AE" w:rsidP="00F631AE" w:rsidRDefault="00CC08E7" w14:paraId="2759F1BF" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409C0600" w14:textId="77777777" w:rsidR="00F631AE" w:rsidRPr="00512BCA" w:rsidRDefault="00F631AE" w:rsidP="00F631AE">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00F631AE" w:rsidP="00F631AE" w:rsidRDefault="00F631AE" w14:paraId="409C0600" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ATTACHMENT A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9F1121" w14:textId="77777777" w:rsidR="00F631AE" w:rsidRPr="00512BCA" w:rsidRDefault="00F631AE" w:rsidP="00F631AE">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00F631AE" w:rsidP="00F631AE" w:rsidRDefault="00F631AE" w14:paraId="3C9F1121" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>General Terms and Conditions of Faculty Appointment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6104BE" w14:textId="77777777" w:rsidR="00F631AE" w:rsidRDefault="00F631AE" w:rsidP="00F631AE">
-[...8 lines deleted...]
-    <w:p w14:paraId="4DFFBA20" w14:textId="77777777" w:rsidR="00F631AE" w:rsidRDefault="00F631AE" w:rsidP="00F631AE">
+    <w:p w:rsidR="00F631AE" w:rsidP="00F631AE" w:rsidRDefault="00F631AE" w14:paraId="3D6104BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F631AE" w:rsidP="00F631AE" w:rsidRDefault="00F631AE" w14:paraId="4DFFBA20" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Name:</w:t>
-      </w:r>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F92CB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F92CB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Enter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F631AE" w:rsidP="00F631AE" w:rsidRDefault="00F631AE" w14:paraId="669433F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Letter Date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F92CB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Date)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F631AE" w:rsidP="00F631AE" w:rsidRDefault="00F631AE" w14:paraId="5E9987FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rank</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F92CB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F92CB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Enter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F631AE" w:rsidP="00F631AE" w:rsidRDefault="00F631AE" w14:paraId="43028372" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>School/College</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F92CB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F92CB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Enter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F631AE" w:rsidP="00F631AE" w:rsidRDefault="00F631AE" w14:paraId="52798F65" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Department:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F92CB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669433F1" w14:textId="77777777" w:rsidR="00F631AE" w:rsidRDefault="00F631AE" w:rsidP="00F631AE">
-[...144 lines deleted...]
-    <w:p w14:paraId="1C7EED83" w14:textId="77777777" w:rsidR="00AE7F6A" w:rsidRPr="003559DD" w:rsidRDefault="00AE7F6A" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="003559DD" w:rsidR="00AE7F6A" w:rsidP="00C40C15" w:rsidRDefault="00AE7F6A" w14:paraId="1C7EED83" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C6A6992" w14:textId="77777777" w:rsidR="00B8147F" w:rsidRDefault="00AE7F6A" w:rsidP="00512BCA">
+    <w:p w:rsidR="00B8147F" w:rsidP="00512BCA" w:rsidRDefault="00AE7F6A" w14:paraId="4C6A6992" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D51958">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Eligibility for Employment</w:t>
       </w:r>
       <w:r w:rsidRPr="00D51958">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2960DB9C" w14:textId="77777777" w:rsidR="00B8147F" w:rsidRDefault="00B8147F" w:rsidP="00512BCA">
+    <w:p w:rsidR="00B8147F" w:rsidP="00512BCA" w:rsidRDefault="00B8147F" w14:paraId="2960DB9C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03D5B3C9" w14:textId="77777777" w:rsidR="00A32ECD" w:rsidRDefault="00AE7F6A" w:rsidP="00512BCA">
+    <w:p w:rsidR="00A32ECD" w:rsidP="00512BCA" w:rsidRDefault="00AE7F6A" w14:paraId="03D5B3C9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your offer for employment is contingent upon providing the University, </w:t>
+        <w:t xml:space="preserve">Your offer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employment is contingent upon providing the University, </w:t>
       </w:r>
       <w:r w:rsidRPr="00893D79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>prior</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to your first day of employment, official documentation of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D51958">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">degrees earned. An </w:t>
@@ -3269,475 +3478,514 @@
       </w:r>
       <w:r w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SACS</w:t>
       </w:r>
       <w:r w:rsidR="006076B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>COC</w:t>
       </w:r>
       <w:r w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">). Foreign transcripts must be translated and certified by an </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="002B2188">
+      <w:r w:rsidRPr="002B2188" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>education</w:t>
       </w:r>
       <w:r w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> credentialing agency. Our receiving the transcript </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="003E778C">
+      <w:r w:rsidRPr="003E778C" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="008D488C">
+      <w:r w:rsidRPr="008D488C" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert date)</w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="003E778C">
+      <w:r w:rsidRPr="003E778C" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> would be much appreciated; however, it must be on file prior to your initial appointment date. Please request that the institution from which you received this degree send an official transcript of your academic record to the attention of </w:t>
       </w:r>
-      <w:r w:rsidR="00A32ECD" w:rsidRPr="008D488C">
+      <w:r w:rsidRPr="008D488C" w:rsidR="00A32ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert name),</w:t>
       </w:r>
       <w:r w:rsidR="00A32ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the University of Alabama at Birmingham, </w:t>
       </w:r>
       <w:r w:rsidR="00F011E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>School of</w:t>
       </w:r>
-      <w:r w:rsidR="00F011E5" w:rsidRPr="008D488C">
+      <w:r w:rsidRPr="008D488C" w:rsidR="00F011E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________</w:t>
       </w:r>
-      <w:r w:rsidR="00F011E5" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00F011E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F011E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(or College of Arts &amp; Sciences), </w:t>
       </w:r>
       <w:r w:rsidR="00A32ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of </w:t>
       </w:r>
-      <w:r w:rsidR="00A32ECD" w:rsidRPr="008D488C">
+      <w:r w:rsidRPr="008D488C" w:rsidR="00A32ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
       <w:r w:rsidR="00A32ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, 200 Heritage Hall, 1401 University Blvd., Birmingham, AL  35294-1170.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385EDDC4" w14:textId="77777777" w:rsidR="00A32ECD" w:rsidRDefault="00A32ECD" w:rsidP="00512BCA">
+    <w:p w:rsidR="00A32ECD" w:rsidP="00512BCA" w:rsidRDefault="00A32ECD" w14:paraId="385EDDC4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A6E8770" w14:textId="5F6046D4" w:rsidR="00AE7F6A" w:rsidRPr="002B2188" w:rsidRDefault="002B2188" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="002B2188" w:rsidR="00AE7F6A" w:rsidP="00512BCA" w:rsidRDefault="002B2188" w14:paraId="2A6E8770" w14:textId="5F6046D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B2188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your offer for employment is contingent upon satisfying all Federal employment eligibility requirements, including any necessary work authorizations, and is contingent upon compliance with all applicable federal rules and regulations, including but not limited those federal rules and regulations regarding sponsored research. Your offer for employment is contingent upon making no false or misleading representations in your application for employment. Your offer for employment is contingent upon </w:t>
+        <w:t xml:space="preserve">Your offer for employment is contingent upon satisfying all Federal employment eligibility requirements, including any necessary work authorizations, and is contingent upon compliance with all applicable federal rules and regulations, including but not </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002B2188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>a successful criminal records</w:t>
+        <w:t>limited</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002B2188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> check and a background records check. If the results of such checks are not satisfactory to UAB, this appointment is voidable by the University. Questions regarding employment-based immigration should be directed to the Office of International Faculty &amp; Staff Immigration Services at ifsis@uab.edu. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001E5476" w:rsidRPr="002B2188">
+        <w:t xml:space="preserve"> those federal rules and regulations regarding sponsored research. Your offer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B2188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B2188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employment is contingent upon making no false or misleading representations in your application for employment. Your offer for employment is contingent upon a successful criminal records check and a background records check. If the results of such checks are not satisfactory to UAB, this appointment is voidable by the University. Questions regarding employment-based immigration should be directed to the Office of International Faculty &amp; Staff Immigration Services at ifsis@uab.edu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B2188" w:rsidR="001E5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4EA85B" w14:textId="77777777" w:rsidR="005C4998" w:rsidRDefault="005C4998" w:rsidP="00512BCA">
+    <w:p w:rsidR="005C4998" w:rsidP="00512BCA" w:rsidRDefault="005C4998" w14:paraId="6D4EA85B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D9D8EA3" w14:textId="5D9B7356" w:rsidR="005C4998" w:rsidRDefault="1A256E3B" w:rsidP="1A256E3B">
+    <w:p w:rsidR="005C4998" w:rsidP="1A256E3B" w:rsidRDefault="1A256E3B" w14:paraId="7D9D8EA3" w14:textId="5D9B7356">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A256E3B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Your offer for employment is contingent on successful completion of pre-employment background investigations that include, but not limited to, a criminal history background check, degree (education) verification, social media background checks, and employment history verification. You will receive information electronically requesting your consent to allow </w:t>
       </w:r>
       <w:r w:rsidRPr="1A256E3B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the University to conduct this investigation. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="1A256E3B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="1A256E3B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the background check has not been completed at the time your appointment begins, your appointment will be conditioned upon receipt of a background check report that is acceptable to the University. Before a final decision is made to void an appointment because of a background check result, you will receive a copy of the background check report and you will have an opportunity to provide explanatory information.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2075EC7E" w14:textId="77777777" w:rsidR="00B80A55" w:rsidRDefault="00B80A55" w:rsidP="00512BCA">
+        <w:t xml:space="preserve"> the background check has not been completed at the time your appointment begins, your appointment will be conditioned upon receipt of a background check report that is acceptable to the University. Before a final decision is made to void an appointment because of a background check result, you will receive a copy of the background check </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1A256E3B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>report</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1A256E3B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and you will have an opportunity to provide explanatory information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B80A55" w:rsidP="00512BCA" w:rsidRDefault="00B80A55" w14:paraId="2075EC7E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BBF9DCE" w14:textId="7A347528" w:rsidR="1A256E3B" w:rsidRDefault="1A256E3B" w:rsidP="1A256E3B">
+    <w:p w:rsidR="1A256E3B" w:rsidP="1A256E3B" w:rsidRDefault="1A256E3B" w14:paraId="2BBF9DCE" w14:textId="7A347528">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BD1934E" w14:textId="4C59C5F9" w:rsidR="1A256E3B" w:rsidRDefault="1A256E3B" w:rsidP="1A256E3B">
+    <w:p w:rsidR="1A256E3B" w:rsidP="1A256E3B" w:rsidRDefault="1A256E3B" w14:paraId="5BD1934E" w14:textId="4C59C5F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C72B3CB" w14:textId="3F1DA2FA" w:rsidR="1A256E3B" w:rsidRDefault="1A256E3B" w:rsidP="1A256E3B">
+    <w:p w:rsidR="1A256E3B" w:rsidP="1A256E3B" w:rsidRDefault="1A256E3B" w14:paraId="5C72B3CB" w14:textId="3F1DA2FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="001BD631" w14:textId="12AA03EF" w:rsidR="1A256E3B" w:rsidRDefault="1A256E3B" w:rsidP="1A256E3B">
+    <w:p w:rsidR="1A256E3B" w:rsidP="1A256E3B" w:rsidRDefault="1A256E3B" w14:paraId="001BD631" w14:textId="12AA03EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15DD7EA3" w14:textId="399F7CD6" w:rsidR="1A256E3B" w:rsidRDefault="1A256E3B" w:rsidP="1A256E3B">
+    <w:p w:rsidR="1A256E3B" w:rsidP="1A256E3B" w:rsidRDefault="1A256E3B" w14:paraId="15DD7EA3" w14:textId="399F7CD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="710AE9B1" w14:textId="09398C1A" w:rsidR="1A256E3B" w:rsidRDefault="1A256E3B" w:rsidP="1A256E3B">
+    <w:p w:rsidR="1A256E3B" w:rsidP="1A256E3B" w:rsidRDefault="1A256E3B" w14:paraId="710AE9B1" w14:textId="09398C1A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="167DF629" w14:textId="46F49026" w:rsidR="1A256E3B" w:rsidRDefault="1A256E3B" w:rsidP="1A256E3B">
+    <w:p w:rsidR="1A256E3B" w:rsidP="1A256E3B" w:rsidRDefault="1A256E3B" w14:paraId="167DF629" w14:textId="46F49026">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69D7CBE8" w14:textId="53C7C98C" w:rsidR="1A256E3B" w:rsidRDefault="1A256E3B" w:rsidP="1A256E3B">
+    <w:p w:rsidR="1A256E3B" w:rsidP="1A256E3B" w:rsidRDefault="1A256E3B" w14:paraId="69D7CBE8" w14:textId="53C7C98C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66FE5931" w14:textId="77777777" w:rsidR="006667B6" w:rsidRDefault="00B80A55" w:rsidP="00512BCA">
+    <w:p w:rsidR="006667B6" w:rsidP="00512BCA" w:rsidRDefault="00B80A55" w14:paraId="66FE5931" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007845C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Extension or Renewal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B08837" w14:textId="77777777" w:rsidR="006667B6" w:rsidRDefault="006667B6" w:rsidP="00512BCA">
+    <w:p w:rsidR="006667B6" w:rsidP="00512BCA" w:rsidRDefault="006667B6" w14:paraId="46B08837" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D667088" w14:textId="77777777" w:rsidR="00B80A55" w:rsidRDefault="00B80A55" w:rsidP="00512BCA">
+    <w:p w:rsidR="00B80A55" w:rsidP="00512BCA" w:rsidRDefault="00B80A55" w14:paraId="7D667088" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007845C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Extension or renewal of the Term, if any, is at the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sole </w:t>
       </w:r>
       <w:r w:rsidRPr="007845C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>option of the University and the University need not provide explanation of the decision to renew or not renew</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (except as the Handbook otherwise provides for Tenure-Track Faculty)</w:t>
@@ -3916,140 +4164,140 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="007845C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">erm stated </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in your offer letter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF80758" w14:textId="77777777" w:rsidR="001421B0" w:rsidRDefault="001421B0" w:rsidP="001421B0">
+    <w:p w:rsidR="001421B0" w:rsidP="001421B0" w:rsidRDefault="001421B0" w14:paraId="5DF80758" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F3E9137" w14:textId="77777777" w:rsidR="00AD1EBB" w:rsidRDefault="00AD1EBB" w:rsidP="001421B0">
+    <w:p w:rsidR="00AD1EBB" w:rsidP="001421B0" w:rsidRDefault="00AD1EBB" w14:paraId="0F3E9137" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>As with all faculty, you will be evaluated annually and will be eligible for merit-based compensation adjustments, when merit funds are available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E55A114" w14:textId="77777777" w:rsidR="00E75758" w:rsidRDefault="00E75758" w:rsidP="00512BCA">
+    <w:p w:rsidR="00E75758" w:rsidP="00512BCA" w:rsidRDefault="00E75758" w14:paraId="6E55A114" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66115BA6" w14:textId="77777777" w:rsidR="006667B6" w:rsidRPr="006667B6" w:rsidRDefault="00E75758" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="006667B6" w:rsidR="006667B6" w:rsidP="00512BCA" w:rsidRDefault="00E75758" w14:paraId="66115BA6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042C20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Resignation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F5D1FC" w14:textId="77777777" w:rsidR="006667B6" w:rsidRDefault="006667B6" w:rsidP="00512BCA">
+    <w:p w:rsidR="006667B6" w:rsidP="00512BCA" w:rsidRDefault="006667B6" w14:paraId="42F5D1FC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B8592DA" w14:textId="77777777" w:rsidR="00E75758" w:rsidRDefault="00E75758" w:rsidP="00512BCA">
+    <w:p w:rsidR="00E75758" w:rsidP="00512BCA" w:rsidRDefault="00E75758" w14:paraId="6B8592DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you resign prior to completion of the Term of this </w:t>
       </w:r>
       <w:r w:rsidR="007E7538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4083,64 +4331,64 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Handbook</w:t>
       </w:r>
       <w:r w:rsidR="004E3288">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, but in no event less than 30 days’ prior written notice to the Chair</w:t>
       </w:r>
       <w:r w:rsidR="00BC0067">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5F9B05" w14:textId="77777777" w:rsidR="00B80A55" w:rsidRPr="00A32ECD" w:rsidRDefault="00B80A55" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00A32ECD" w:rsidR="00B80A55" w:rsidP="00512BCA" w:rsidRDefault="00B80A55" w14:paraId="7E5F9B05" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34CB0953" w14:textId="77777777" w:rsidR="001E5476" w:rsidRPr="001E5476" w:rsidRDefault="00C73985" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="001E5476" w:rsidR="001E5476" w:rsidP="00512BCA" w:rsidRDefault="00C73985" w14:paraId="34CB0953" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OIG/ GSA Clearance</w:t>
       </w:r>
@@ -4150,471 +4398,544 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A1432C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">and Background </w:t>
       </w:r>
       <w:r w:rsidR="00D44E00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Check</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C318E64" w14:textId="77777777" w:rsidR="00AE7F6A" w:rsidRDefault="00AE7F6A" w:rsidP="00512BCA">
+    <w:p w:rsidR="00AE7F6A" w:rsidP="00512BCA" w:rsidRDefault="00AE7F6A" w14:paraId="6C318E64" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="443078FB" w14:textId="77777777" w:rsidR="00D44E00" w:rsidRDefault="00D44E00" w:rsidP="00512BCA">
+    <w:p w:rsidR="00D44E00" w:rsidP="00512BCA" w:rsidRDefault="00D44E00" w14:paraId="443078FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8147F">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please note that the University of Alabama at Birmingham conducts a review of the Office of the Inspector General (OIG) and the General Services Administration (GSA) exclusions lists to establish eligibility for each faculty member (or postdoctoral fellow/trainee) to receive federal funding. These databases are maintained by the federal Government to identify individuals who are excluded from participating in payments by Federal programs or contracts. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="129E0955" w14:textId="77777777" w:rsidR="00E83212" w:rsidRDefault="00E83212" w:rsidP="00512BCA">
+        <w:t xml:space="preserve">Please note that the University of Alabama at Birmingham conducts a review of the Office of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B8147F">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the Inspector</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B8147F">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> General (OIG) and the General Services Administration (GSA) exclusions lists to establish eligibility for each faculty member (or postdoctoral fellow/trainee) to receive federal funding. These databases are maintained by the federal Government to identify individuals who are excluded from participating in payments by Federal programs or contracts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E83212" w:rsidP="00512BCA" w:rsidRDefault="00E83212" w14:paraId="129E0955" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53D8B4AE" w14:textId="77777777" w:rsidR="00E83212" w:rsidRPr="00420DE6" w:rsidRDefault="00E83212" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00420DE6" w:rsidR="00E83212" w:rsidP="00512BCA" w:rsidRDefault="00E83212" w14:paraId="53D8B4AE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">By signing this </w:t>
       </w:r>
       <w:r w:rsidR="007E7538">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>appointment letter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, you are granting consent to UAB to conduct the necessary </w:t>
       </w:r>
       <w:r w:rsidRPr="00420DE6">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>background check and OIG and GSA clearances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9856E5" w14:textId="77777777" w:rsidR="00D44E00" w:rsidRPr="00512BCA" w:rsidRDefault="00D44E00" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00D44E00" w:rsidP="00512BCA" w:rsidRDefault="00D44E00" w14:paraId="3B9856E5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E4A674E" w14:textId="77777777" w:rsidR="00F00D71" w:rsidRPr="00512BCA" w:rsidRDefault="00D44E00" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00F00D71" w:rsidP="00512BCA" w:rsidRDefault="00D44E00" w14:paraId="5E4A674E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Form I-9 Requirements</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F00D71" w:rsidRPr="00420DE6">
+        <w:t>Form</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00420DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve"> I-9 Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420DE6" w:rsidR="00F00D71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676A0C8D" w14:textId="77777777" w:rsidR="001421B0" w:rsidRPr="001421B0" w:rsidRDefault="001421B0" w:rsidP="001421B0">
+    <w:p w:rsidRPr="001421B0" w:rsidR="001421B0" w:rsidP="001421B0" w:rsidRDefault="001421B0" w14:paraId="676A0C8D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A7068AB" w14:textId="77777777" w:rsidR="001421B0" w:rsidRPr="001421B0" w:rsidRDefault="001421B0" w:rsidP="001421B0">
+    <w:p w:rsidRPr="001421B0" w:rsidR="001421B0" w:rsidP="001421B0" w:rsidRDefault="001421B0" w14:paraId="6A7068AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001421B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001421B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001421B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Offers of employment at the University of Alabama at Birmingham (UAB) are contingent upon your ability to prove that you are authorized to work in the United States as required by the Immigration Reform and Control Act of 1986. If you accept this offer, you will be required to complete a Form I-9 and provide proof of your eligibility to work in the United States within three (3) business days of your start date. </w:t>
       </w:r>
       <w:r w:rsidRPr="001421B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Section 1 of the Form I-9 must be completed no later than the first day of your employment</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">Section 1 of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001421B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>In the event that</w:t>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the Form</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001421B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I-9 must be completed no later than the first day of your employment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001421B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001421B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> your eligibility for employment cannot be verified by your appointment date, this offer will become void.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756C5417" w14:textId="77777777" w:rsidR="001421B0" w:rsidRPr="001421B0" w:rsidRDefault="001421B0" w:rsidP="001421B0">
+    <w:p w:rsidRPr="001421B0" w:rsidR="001421B0" w:rsidP="001421B0" w:rsidRDefault="001421B0" w14:paraId="756C5417" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57E2ECBE" w14:textId="76D74A75" w:rsidR="001421B0" w:rsidRDefault="001421B0" w:rsidP="001421B0">
+    <w:p w:rsidR="001421B0" w:rsidP="001421B0" w:rsidRDefault="001421B0" w14:paraId="57E2ECBE" w14:textId="76D74A75">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="5572DA14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="5572DA14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> comply with E-Verify requirements, UAB uses an electronic I-9 processing system. Your department contact will provide you with a link to the university’s [electronic I-9] </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="5572DA14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>system;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="5572DA14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> where you will be provided with instructions and guidelines for completing the Form I-9.  A list of acceptable identification documents can also be found at </w:t>
+        <w:t xml:space="preserve"> where you will be provided with instructions and guidelines for completing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="5572DA14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the Form</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="5572DA14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I-9.  A list of acceptable identification documents can also be found at </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="5572DA14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.uscis.gov/i-9-central/acceptable-documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5572DA14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5073B3" w14:textId="77777777" w:rsidR="00C92782" w:rsidRDefault="00C92782" w:rsidP="001421B0">
+    <w:p w:rsidR="00C92782" w:rsidP="001421B0" w:rsidRDefault="00C92782" w14:paraId="3C5073B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="363FEF63" w14:textId="0947D2B5" w:rsidR="00467851" w:rsidRPr="002E0FAC" w:rsidRDefault="002B2188" w:rsidP="00467851">
+    <w:p w:rsidRPr="002E0FAC" w:rsidR="00467851" w:rsidP="00467851" w:rsidRDefault="002B2188" w14:paraId="363FEF63" w14:textId="0947D2B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0FAC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>If you are not a US citizen or permanent resident, the department will work with the UAB Office of International Faculty &amp; Staff Immigration Services (IFSIS) to sponsor you for US work authorization. IFSIS provides information about common immigration processes at UAB on their website at </w:t>
       </w:r>
-      <w:r w:rsidR="002E0FAC" w:rsidRPr="002E0FAC">
+      <w:r w:rsidRPr="002E0FAC" w:rsidR="002E0FAC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>https://www.uab.edu/global/faculty-staff/international-faculty-staff and</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0FAC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> can be reached at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId14">
         <w:r w:rsidRPr="002E0FAC">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3E6"/>
           </w:rPr>
           <w:t>ifsis@uab.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002E0FAC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. After US work authorization is secured on your behalf, you will receive instructions for completing Section 2 of Form I-9 with UAB’s International Payment Compliance Specialist or the </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0FAC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>HR Records office to complete so that you can begin work.</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0FAC">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F68FEA6" w14:textId="34CA88D1" w:rsidR="00B8147F" w:rsidRDefault="00B8147F" w:rsidP="00C92782">
+    <w:p w:rsidR="00B8147F" w:rsidP="00C92782" w:rsidRDefault="00B8147F" w14:paraId="3F68FEA6" w14:textId="34CA88D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39FDF7FA" w14:textId="77777777" w:rsidR="008F4EDD" w:rsidRPr="008F4EDD" w:rsidRDefault="008F4EDD" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="008F4EDD" w:rsidR="008F4EDD" w:rsidP="00512BCA" w:rsidRDefault="008F4EDD" w14:paraId="39FDF7FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008F4EDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>As is the case for all University employees, your employment is subje</w:t>
       </w:r>
       <w:r w:rsidR="00385F5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ct to approval by the</w:t>
       </w:r>
       <w:r w:rsidR="00B15E38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4658,119 +4979,119 @@
       <w:r w:rsidRPr="008F4EDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">President. As a condition of your employment, you are subject to all applicable practices, policies and procedures of the </w:t>
       </w:r>
       <w:r w:rsidR="00C933FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Board of Trustees of the University of Alabama</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4EDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, including but not limited to policies regarding conflicts of interests, nondiscrimination, outside professional activities, and intellectual property. It is your responsibility to be aware of these policies and procedures, as well as all others which may apply to you. University policies and procedures are subject to change without notice.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1F0B35" w14:textId="5C09D3E0" w:rsidR="008F4EDD" w:rsidRDefault="008F4EDD" w:rsidP="00512BCA">
+    <w:p w:rsidR="008F4EDD" w:rsidP="00512BCA" w:rsidRDefault="008F4EDD" w14:paraId="5F1F0B35" w14:textId="5C09D3E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00120F25" w14:textId="77777777" w:rsidR="00F71A01" w:rsidRDefault="00F71A01" w:rsidP="00512BCA">
+    <w:p w:rsidR="00F71A01" w:rsidP="00512BCA" w:rsidRDefault="00F71A01" w14:paraId="00120F25" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44FDE4D8" w14:textId="77777777" w:rsidR="00B8147F" w:rsidRPr="003B6BE7" w:rsidRDefault="00AE7F6A" w:rsidP="00E70EB7">
+    <w:p w:rsidRPr="003B6BE7" w:rsidR="00B8147F" w:rsidP="00E70EB7" w:rsidRDefault="00AE7F6A" w14:paraId="44FDE4D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B6BE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Faculty Handbook</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B40FE38" w14:textId="77777777" w:rsidR="003B6BE7" w:rsidRPr="00B8147F" w:rsidRDefault="003B6BE7" w:rsidP="00E70EB7">
+    <w:p w:rsidRPr="00B8147F" w:rsidR="003B6BE7" w:rsidP="00E70EB7" w:rsidRDefault="003B6BE7" w14:paraId="5B40FE38" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67659CAF" w14:textId="77777777" w:rsidR="00D97DA0" w:rsidRDefault="00AE7F6A" w:rsidP="00E70EB7">
+    <w:p w:rsidR="00D97DA0" w:rsidP="00E70EB7" w:rsidRDefault="00AE7F6A" w14:paraId="67659CAF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your</w:t>
       </w:r>
       <w:r w:rsidRPr="003559DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4820,66 +5141,66 @@
       <w:r w:rsidRPr="003559DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">is hereby incorporated by reference, except as otherwise </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">specifically </w:t>
       </w:r>
       <w:r w:rsidRPr="003559DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">provided by your offer letter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4038C675" w14:textId="77777777" w:rsidR="00D97DA0" w:rsidRDefault="00D97DA0" w:rsidP="00E70EB7">
+    <w:p w:rsidR="00D97DA0" w:rsidP="00E70EB7" w:rsidRDefault="00D97DA0" w14:paraId="4038C675" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D224B06" w14:textId="77777777" w:rsidR="00B70C12" w:rsidRDefault="00B70C12" w:rsidP="00E70EB7">
+    <w:p w:rsidR="00B70C12" w:rsidP="00E70EB7" w:rsidRDefault="00B70C12" w14:paraId="5D224B06" w14:textId="0942FD1F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The UAB Faculty Handbook addresses many questions that you may have about the rights and responsibilities of faculty at UAB. The U</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="20"/>
@@ -4895,167 +5216,175 @@
         </w:rPr>
         <w:t>andbook contains information about UAB policies and procedures related to faculty, including promotion and tenure guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="001746B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This document is available online </w:t>
       </w:r>
       <w:r w:rsidR="000865F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">at </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="008A0401" w:rsidRPr="00D51188">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="008069D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="008069D9" w:rsidR="008069D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx</w:t>
+          <w:t>https://uab-public.policystat.com/policy/18730083/latest/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008A0401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D97DA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E3288">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">As a UAB employee, you will also be subject to the terms and conditions in the You &amp; UAB Handbook although the terms of the Faculty Handbook take precedence to the extent of any conflict. You &amp; UAB can be found online </w:t>
       </w:r>
       <w:r w:rsidR="00D97DA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="0044191A" w:rsidRPr="005D675E">
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="005D675E" w:rsidR="0044191A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E3288">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A4FAD4" w14:textId="77777777" w:rsidR="00AE7F6A" w:rsidRPr="003559DD" w:rsidRDefault="00AE7F6A" w:rsidP="00E70EB7">
+    <w:p w:rsidRPr="003559DD" w:rsidR="00AE7F6A" w:rsidP="00E70EB7" w:rsidRDefault="00AE7F6A" w14:paraId="07A4FAD4" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F373BBB" w14:textId="77777777" w:rsidR="00B8147F" w:rsidRPr="00512BCA" w:rsidRDefault="00AE7F6A" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00B8147F" w:rsidP="00512BCA" w:rsidRDefault="00AE7F6A" w14:paraId="5F373BBB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003559DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Benefits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FB4EEC" w14:textId="77777777" w:rsidR="00F631AE" w:rsidRDefault="00F631AE" w:rsidP="00512BCA">
+    <w:p w:rsidR="00F631AE" w:rsidP="00512BCA" w:rsidRDefault="00F631AE" w14:paraId="64FB4EEC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="180F9358" w14:textId="77777777" w:rsidR="00D96A9C" w:rsidRPr="00D96A9C" w:rsidRDefault="00AE7F6A" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00D96A9C" w:rsidR="00D96A9C" w:rsidP="00512BCA" w:rsidRDefault="00AE7F6A" w14:paraId="180F9358" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003559DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -5119,153 +5448,189 @@
       </w:r>
       <w:r w:rsidR="00F165A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">frames and deadlines. </w:t>
       </w:r>
       <w:r w:rsidR="00F165A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This position carries a substantial body of fringe benefits, which can be found in the </w:t>
       </w:r>
-      <w:r w:rsidR="00F165A8" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00F165A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You</w:t>
       </w:r>
       <w:r w:rsidR="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F165A8" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00F165A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and UAB Handbook</w:t>
       </w:r>
       <w:r w:rsidR="0044191A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>--</w:t>
       </w:r>
       <w:r w:rsidR="0044191A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="0044191A" w:rsidRPr="005D675E">
+      <w:hyperlink w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="005D675E" w:rsidR="0044191A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D97DA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0044191A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D96A9C" w:rsidRPr="003559DD">
-[...16 lines deleted...]
-    <w:p w14:paraId="2894681E" w14:textId="77777777" w:rsidR="00B82B70" w:rsidRDefault="00B82B70" w:rsidP="00512BCA">
+      <w:r w:rsidRPr="003559DD" w:rsidR="00D96A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Questions regarding benefits should be directed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003559DD" w:rsidR="00D96A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003559DD" w:rsidR="00D96A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96A9C" w:rsidR="00D96A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the Department of Human Resources and Employee Benefits</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D96A9C" w:rsidR="00D96A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:  205</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D96A9C" w:rsidR="00D96A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-934-3458.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B82B70" w:rsidP="00512BCA" w:rsidRDefault="00B82B70" w14:paraId="2894681E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="606B15DF" w14:textId="77777777" w:rsidR="00B82B70" w:rsidRDefault="00B82B70" w:rsidP="00512BCA">
+    <w:p w:rsidR="00B82B70" w:rsidP="00512BCA" w:rsidRDefault="00B82B70" w14:paraId="606B15DF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
@@ -5274,83 +5639,83 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Getting Paid at UAB</w:t>
       </w:r>
       <w:r w:rsidR="003809AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/Taxation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0732F717" w14:textId="77777777" w:rsidR="00B82B70" w:rsidRPr="00E81E29" w:rsidRDefault="00B82B70" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00E81E29" w:rsidR="00B82B70" w:rsidP="00512BCA" w:rsidRDefault="00B82B70" w14:paraId="0732F717" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="493DD01F" w14:textId="67C26661" w:rsidR="00AE7F6A" w:rsidRPr="002869CA" w:rsidRDefault="004E3288" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="002869CA" w:rsidR="00AE7F6A" w:rsidP="00512BCA" w:rsidRDefault="004E3288" w14:paraId="493DD01F" w14:textId="67C26661">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -5383,565 +5748,582 @@
       </w:r>
       <w:r w:rsidR="005C317B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E05730">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Community</w:t>
       </w:r>
       <w:r w:rsidR="00B82B70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Federal Credit Union. A statement showing gross earnings, itemized deductions, and the amount of net pay deposited is made accessible to the faculty member each month. UAB requires participation in the Direct Deposit Payroll System by all faculty members.</w:t>
       </w:r>
-      <w:r w:rsidR="00AE7F6A" w:rsidRPr="003559DD">
+      <w:r w:rsidRPr="003559DD" w:rsidR="00AE7F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> All amounts paid by the University to you may be subject to taxation both for reporting and withholding. Any amounts subject to withholding will have taxes </w:t>
       </w:r>
       <w:r w:rsidR="00AE7F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>withheld in accordance with federal and state law</w:t>
       </w:r>
-      <w:r w:rsidR="00AE7F6A" w:rsidRPr="003559DD">
+      <w:r w:rsidRPr="003559DD" w:rsidR="00AE7F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AE7F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AE7F6A" w:rsidRPr="00042C20">
+      <w:r w:rsidRPr="00042C20" w:rsidR="00AE7F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you accept this offer and it is your first appointment to </w:t>
       </w:r>
       <w:r w:rsidR="00D71316">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the University of Alabama at Birmingham</w:t>
       </w:r>
-      <w:r w:rsidR="00AE7F6A" w:rsidRPr="00042C20">
+      <w:r w:rsidRPr="00042C20" w:rsidR="00AE7F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, you must complete tax forms </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00AE7F6A" w:rsidRPr="00042C20">
+      <w:r w:rsidRPr="00042C20" w:rsidR="00AE7F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00AE7F6A" w:rsidRPr="00042C20">
+      <w:r w:rsidRPr="00042C20" w:rsidR="00AE7F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> receive payment. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>These practices may be changed from time to time at UAB’s sole discretion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636619E3" w14:textId="77777777" w:rsidR="00AE7F6A" w:rsidRPr="00042C20" w:rsidRDefault="00AE7F6A" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00042C20" w:rsidR="00AE7F6A" w:rsidP="00512BCA" w:rsidRDefault="00AE7F6A" w14:paraId="636619E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EFC177E" w14:textId="77777777" w:rsidR="007634DC" w:rsidRDefault="00AE7F6A" w:rsidP="00512BCA">
+    <w:p w:rsidR="007634DC" w:rsidP="00512BCA" w:rsidRDefault="00AE7F6A" w14:paraId="5EFC177E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042C20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Assignment</w:t>
       </w:r>
       <w:r w:rsidRPr="00042C20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081E2A8C" w14:textId="77777777" w:rsidR="007634DC" w:rsidRDefault="007634DC" w:rsidP="00512BCA">
+    <w:p w:rsidR="007634DC" w:rsidP="00512BCA" w:rsidRDefault="007634DC" w14:paraId="081E2A8C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0852F44F" w14:textId="77777777" w:rsidR="00AE7F6A" w:rsidRDefault="00AE7F6A" w:rsidP="00512BCA">
+    <w:p w:rsidR="00AE7F6A" w:rsidP="00512BCA" w:rsidRDefault="00AE7F6A" w14:paraId="0852F44F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042C20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The University reserves the right to change your assignment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, as well as your physical location, at any time</w:t>
       </w:r>
       <w:r w:rsidRPr="00042C20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, and you may be reassigned duties as determined by the University.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71733E0F" w14:textId="77777777" w:rsidR="00AE7F6A" w:rsidRPr="003F316C" w:rsidRDefault="00AE7F6A" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="003F316C" w:rsidR="00AE7F6A" w:rsidP="00512BCA" w:rsidRDefault="00AE7F6A" w14:paraId="71733E0F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D20AA9A" w14:textId="77777777" w:rsidR="00385F5A" w:rsidRPr="00CB58E0" w:rsidRDefault="00CC34B9" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="00385F5A" w:rsidP="00512BCA" w:rsidRDefault="00CC34B9" w14:paraId="6D20AA9A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Code of Conduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193DB82E" w14:textId="77777777" w:rsidR="00385F5A" w:rsidRPr="00CB58E0" w:rsidRDefault="00385F5A" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="00385F5A" w:rsidP="00512BCA" w:rsidRDefault="00385F5A" w14:paraId="193DB82E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FCF7547" w14:textId="77777777" w:rsidR="00385F5A" w:rsidRPr="00CB58E0" w:rsidRDefault="00385F5A" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="00385F5A" w:rsidP="00512BCA" w:rsidRDefault="00385F5A" w14:paraId="6FCF7547" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ethical conduct is a fundamental expectation for every UAB community member. All employees must abide by the standards of behavior outlined in the UAB Enterprise Code of Conduct. Upon hire, new faculty members are required to attest to the Code by completing the online course automatically assigned to them in the UAB Faculty and Staff Learning System during the orientation process. Behaviors inconsistent with the Code may result in appropriate consequences, up to and including termination. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D32A52" w14:textId="77777777" w:rsidR="00FE4F95" w:rsidRPr="00CB58E0" w:rsidRDefault="00FE4F95" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="00FE4F95" w:rsidP="00512BCA" w:rsidRDefault="00FE4F95" w14:paraId="04D32A52" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="340B3347" w14:textId="77777777" w:rsidR="00385F5A" w:rsidRPr="00CB58E0" w:rsidRDefault="00385F5A" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="00385F5A" w:rsidP="00512BCA" w:rsidRDefault="00385F5A" w14:paraId="340B3347" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Conflict of Interest and Conflict of Commitment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBAFA12" w14:textId="77777777" w:rsidR="001421B0" w:rsidRDefault="001421B0" w:rsidP="001421B0">
+    <w:p w:rsidR="001421B0" w:rsidP="001421B0" w:rsidRDefault="001421B0" w14:paraId="2CBAFA12" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C183EC3" w14:textId="77777777" w:rsidR="00385F5A" w:rsidRDefault="00385F5A" w:rsidP="001421B0">
+    <w:p w:rsidR="00385F5A" w:rsidP="001421B0" w:rsidRDefault="00385F5A" w14:paraId="1C183EC3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Faculty members must adhere to all applicable federal and state laws and regulations and University and school policies related to conflict of interest and conflict</w:t>
       </w:r>
       <w:r w:rsidR="001B4511">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of commitment. As public employees under the State of Alabama Ethics Law, faculty members may not use their positions for personal gain. In addition, in accordance with UAB policy, faculty members have an obligation to seek advance approval for external activities and disclose financial interests related to their institutional responsibilities to ensure that they do not interfere with their primary employment responsibilities at the institution. Faculty members are encouraged to discuss their current arrangements with their prospective chair prior to accepting an offer of employment. Faculty participation in external activities is approved at the discretion of division, department, and school leadership, and certain activities may not be permissible or otherwise approved. Faculty members must file the appropriate forms at the time of hire for any activities or interests continuing or commencing after UAB employment.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="692C777C" w14:textId="77777777" w:rsidR="004E3288" w:rsidRDefault="004E3288" w:rsidP="00512BCA">
+        <w:t xml:space="preserve"> of commitment. As public employees under the State of Alabama Ethics Law, faculty members may not use their positions for personal gain. In addition, in accordance with UAB policy, faculty members have an obligation to seek </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CB58E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>advance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB58E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approval for external activities and disclose financial interests related to their institutional responsibilities to ensure that they do not interfere with their primary employment responsibilities at the institution. Faculty members are encouraged to discuss their current arrangements with their prospective chair prior to accepting an offer of employment. Faculty participation in external activities is approved at the discretion of division, department, and school leadership, and certain activities may not be permissible or otherwise approved. Faculty members must file the appropriate forms at the time of hire for any activities or interests continuing or commencing after UAB employment.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E3288" w:rsidP="00512BCA" w:rsidRDefault="004E3288" w14:paraId="692C777C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69F0B62C" w14:textId="77777777" w:rsidR="004E3288" w:rsidRPr="00CB58E0" w:rsidRDefault="004E3288" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="004E3288" w:rsidP="00512BCA" w:rsidRDefault="004E3288" w14:paraId="69F0B62C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Patent Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5289A5ED" w14:textId="77777777" w:rsidR="004E3288" w:rsidRPr="00CB58E0" w:rsidRDefault="004E3288" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="004E3288" w:rsidP="00512BCA" w:rsidRDefault="004E3288" w14:paraId="5289A5ED" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05AF5D2D" w14:textId="77777777" w:rsidR="004E3288" w:rsidRPr="00CB58E0" w:rsidRDefault="004E3288" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="004E3288" w:rsidP="00512BCA" w:rsidRDefault="004E3288" w14:paraId="05AF5D2D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -5967,125 +6349,125 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>comply with UAB’s patent policy set forth as Board Rule 509 of the Board Rules for the Board of Trustees of the University of Alabama</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004337DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> You agree that you hereby assign all intellectual property to UAB in accordance with the terms of Board Rule 509.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3396464A" w14:textId="77777777" w:rsidR="004E3288" w:rsidRPr="00CB58E0" w:rsidRDefault="004E3288" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="004E3288" w:rsidP="00512BCA" w:rsidRDefault="004E3288" w14:paraId="3396464A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27134E8A" w14:textId="77777777" w:rsidR="00385F5A" w:rsidRPr="00CB58E0" w:rsidRDefault="00FE4F95" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="00385F5A" w:rsidP="00512BCA" w:rsidRDefault="00FE4F95" w14:paraId="27134E8A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NCAA Compliance</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB8CCD1" w14:textId="77777777" w:rsidR="00385F5A" w:rsidRPr="00CB58E0" w:rsidRDefault="00385F5A" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="00385F5A" w:rsidP="00512BCA" w:rsidRDefault="00385F5A" w14:paraId="2AB8CCD1" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E9628BF" w14:textId="77777777" w:rsidR="00CC34B9" w:rsidRPr="00CB58E0" w:rsidRDefault="00385F5A" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="00CC34B9" w:rsidP="00512BCA" w:rsidRDefault="00385F5A" w14:paraId="0E9628BF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -6097,161 +6479,161 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty members are expected to understand and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be in compliance with</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> NCAA regulations for areas and departments in which their essential functions cause them to interact with student athletes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A5F16B" w14:textId="77777777" w:rsidR="00385F5A" w:rsidRPr="00003C07" w:rsidRDefault="00385F5A" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00003C07" w:rsidR="00385F5A" w:rsidP="00512BCA" w:rsidRDefault="00385F5A" w14:paraId="31A5F16B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="462B5B08" w14:textId="77777777" w:rsidR="00DD5852" w:rsidRDefault="00813D9A" w:rsidP="00512BCA">
+    <w:p w:rsidR="00DD5852" w:rsidP="00512BCA" w:rsidRDefault="00813D9A" w14:paraId="462B5B08" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55A93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>General Terms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08500E7D" w14:textId="77777777" w:rsidR="00385F5A" w:rsidRPr="00D55A93" w:rsidRDefault="00385F5A" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00D55A93" w:rsidR="00385F5A" w:rsidP="00512BCA" w:rsidRDefault="00385F5A" w14:paraId="08500E7D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="024876F4" w14:textId="77777777" w:rsidR="00813D9A" w:rsidRDefault="00813D9A" w:rsidP="00512BCA">
+    <w:p w:rsidR="00813D9A" w:rsidP="00512BCA" w:rsidRDefault="00813D9A" w14:paraId="024876F4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41601">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00EC44D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">initial </w:t>
       </w:r>
       <w:r w:rsidR="007E7538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>appointment</w:t>
       </w:r>
-      <w:r w:rsidR="007E7538" w:rsidRPr="00F41601">
+      <w:r w:rsidRPr="00F41601" w:rsidR="007E7538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F41601">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">may be modified only by a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">written agreement </w:t>
       </w:r>
       <w:r w:rsidRPr="00F41601">
         <w:rPr>
@@ -6311,51 +6693,51 @@
       </w:r>
       <w:r w:rsidR="007E7538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>appointment</w:t>
       </w:r>
       <w:r w:rsidRPr="00F41601">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be interpreted and applied as if such invalid agreements or covenants were not contained herein. This </w:t>
       </w:r>
       <w:r w:rsidR="007E7538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>appointment</w:t>
       </w:r>
-      <w:r w:rsidR="007E7538" w:rsidRPr="00F41601">
+      <w:r w:rsidRPr="00F41601" w:rsidR="007E7538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F41601">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">shall be construed in accordance with the laws of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>State of Alabama</w:t>
       </w:r>
       <w:r w:rsidRPr="00F41601">
         <w:rPr>
@@ -6399,51 +6781,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the State of Alabama</w:t>
       </w:r>
       <w:r w:rsidRPr="00F41601">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. This </w:t>
       </w:r>
       <w:r w:rsidR="007E7538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>appointment</w:t>
       </w:r>
-      <w:r w:rsidR="007E7538" w:rsidRPr="00F41601">
+      <w:r w:rsidRPr="00F41601" w:rsidR="007E7538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F41601">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>contains the entire agreement for employment by and between you and the University</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the position stated in this </w:t>
       </w:r>
       <w:r w:rsidR="007E7538">
         <w:rPr>
@@ -6505,455 +6887,511 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F41601">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> between you and the University.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Paragraph headings are mere catchwords and shall not be used in interpretation of the terms of this </w:t>
       </w:r>
-      <w:r w:rsidR="007E7538" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="007E7538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31082231" w14:textId="77777777" w:rsidR="00F15641" w:rsidRDefault="00F15641" w:rsidP="00512BCA">
+    <w:p w:rsidR="00F15641" w:rsidP="00512BCA" w:rsidRDefault="00F15641" w14:paraId="31082231" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20148A72" w14:textId="77777777" w:rsidR="00663F79" w:rsidRPr="001C1BF3" w:rsidRDefault="00CF29D3" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="001C1BF3" w:rsidR="00663F79" w:rsidP="00512BCA" w:rsidRDefault="00CF29D3" w14:paraId="20148A72" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00C106CC" w:rsidRPr="001C1BF3">
+      <w:r w:rsidRPr="001C1BF3" w:rsidR="00C106CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ATTACHMENT B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0FFD52" w14:textId="77777777" w:rsidR="00663F79" w:rsidRPr="001C1BF3" w:rsidRDefault="00663F79" w:rsidP="00FA2497">
+    <w:p w:rsidRPr="001C1BF3" w:rsidR="00663F79" w:rsidP="00FA2497" w:rsidRDefault="00663F79" w14:paraId="4F0FFD52" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Specific Terms and Conditions of </w:t>
       </w:r>
-      <w:r w:rsidR="007A74B1" w:rsidRPr="001C1BF3">
+      <w:r w:rsidRPr="001C1BF3" w:rsidR="007A74B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Faculty Appointment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33761EB0" w14:textId="77777777" w:rsidR="00CB58E0" w:rsidRDefault="00CB58E0" w:rsidP="00CB58E0">
+    <w:p w:rsidR="00CB58E0" w:rsidP="00CB58E0" w:rsidRDefault="00CB58E0" w14:paraId="33761EB0" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55840EFE" w14:textId="77777777" w:rsidR="001E454F" w:rsidRDefault="001E454F" w:rsidP="00CB58E0">
+    <w:p w:rsidR="001E454F" w:rsidP="00CB58E0" w:rsidRDefault="001E454F" w14:paraId="55840EFE" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="464003EF" w14:textId="77777777" w:rsidR="00CB58E0" w:rsidRPr="00512BCA" w:rsidRDefault="00CB58E0" w:rsidP="00CB58E0">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00CB58E0" w:rsidP="00CB58E0" w:rsidRDefault="00CB58E0" w14:paraId="464003EF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Language included here </w:t>
       </w:r>
-      <w:r w:rsidR="006F00A0" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="006F00A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">represents </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">examples of text likely to be included in each section as is applicable for the </w:t>
       </w:r>
-      <w:r w:rsidR="008B774D" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="008B774D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">specific </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>department]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E3C39D" w14:textId="77777777" w:rsidR="00CB58E0" w:rsidRDefault="00CB58E0" w:rsidP="00C40C15">
+    <w:p w:rsidR="00CB58E0" w:rsidP="00C40C15" w:rsidRDefault="00CB58E0" w14:paraId="20E3C39D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CD42511" w14:textId="77777777" w:rsidR="00725E05" w:rsidRDefault="00725E05" w:rsidP="00725E05">
+    <w:p w:rsidR="00725E05" w:rsidP="00725E05" w:rsidRDefault="00725E05" w14:paraId="5CD42511" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Name:</w:t>
-      </w:r>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D32B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D32B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Enter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00725E05" w:rsidP="00725E05" w:rsidRDefault="00725E05" w14:paraId="519EDE82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Letter Date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D32B8A" w:rsidR="00D32B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519EDE82" w14:textId="77777777" w:rsidR="00725E05" w:rsidRDefault="00725E05" w:rsidP="00725E05">
+    <w:p w:rsidR="00725E05" w:rsidP="00725E05" w:rsidRDefault="00725E05" w14:paraId="56CAF931" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Letter Date:</w:t>
-      </w:r>
+        <w:t>Rank</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D32B8A" w:rsidRPr="00D32B8A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D32B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D32B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Enter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00725E05" w:rsidP="00725E05" w:rsidRDefault="00725E05" w14:paraId="43C6B015" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>School/College</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F631AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32B8A" w:rsidR="00F631AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D32B8A" w:rsidR="00F631AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Enter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00725E05" w:rsidP="00725E05" w:rsidRDefault="00725E05" w14:paraId="385DE2F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Department:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D32B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CAF931" w14:textId="77777777" w:rsidR="00725E05" w:rsidRDefault="00725E05" w:rsidP="00725E05">
-[...117 lines deleted...]
-    <w:p w14:paraId="04D895DE" w14:textId="77777777" w:rsidR="00663F79" w:rsidRDefault="00663F79" w:rsidP="00C40C15">
+    <w:p w:rsidR="00663F79" w:rsidP="00C40C15" w:rsidRDefault="00663F79" w14:paraId="04D895DE" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03FA165B" w14:textId="77777777" w:rsidR="001E454F" w:rsidRPr="005A11A3" w:rsidRDefault="001E454F" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="005A11A3" w:rsidR="001E454F" w:rsidP="00C40C15" w:rsidRDefault="001E454F" w14:paraId="03FA165B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C385715" w14:textId="77777777" w:rsidR="00C02CFD" w:rsidRPr="002365BB" w:rsidRDefault="00C02CFD" w:rsidP="00C02CFD">
+    <w:p w:rsidRPr="002365BB" w:rsidR="00C02CFD" w:rsidP="00C02CFD" w:rsidRDefault="00C02CFD" w14:paraId="2C385715" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
@@ -6961,193 +7399,193 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3152">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Duties &amp; Respon</w:t>
       </w:r>
       <w:r w:rsidRPr="002365BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>sibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0871990C" w14:textId="77777777" w:rsidR="00C02CFD" w:rsidRPr="002365BB" w:rsidRDefault="00C02CFD" w:rsidP="00C02CFD">
+    <w:p w:rsidRPr="002365BB" w:rsidR="00C02CFD" w:rsidP="00C02CFD" w:rsidRDefault="00C02CFD" w14:paraId="0871990C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="090921BA" w14:textId="77777777" w:rsidR="00C02CFD" w:rsidRPr="00C528E5" w:rsidRDefault="00C02CFD" w:rsidP="00C02CFD">
+    <w:p w:rsidRPr="00C528E5" w:rsidR="00C02CFD" w:rsidP="00C02CFD" w:rsidRDefault="00C02CFD" w14:paraId="090921BA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C528E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5F912C" w14:textId="77777777" w:rsidR="00C02CFD" w:rsidRPr="00C528E5" w:rsidRDefault="00C02CFD" w:rsidP="00C02CFD">
+    <w:p w:rsidRPr="00C528E5" w:rsidR="00C02CFD" w:rsidP="00C02CFD" w:rsidRDefault="00C02CFD" w14:paraId="3E5F912C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73510C17" w14:textId="77777777" w:rsidR="00C02CFD" w:rsidRPr="00C528E5" w:rsidRDefault="00C02CFD" w:rsidP="00C02CFD">
+    <w:p w:rsidRPr="00C528E5" w:rsidR="00C02CFD" w:rsidP="00C02CFD" w:rsidRDefault="00C02CFD" w14:paraId="73510C17" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C528E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You will be responsible to the Dean and by his/her delegation to the Chair of your department. Your duties, subject to periodic review, will include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0749B6A9" w14:textId="77777777" w:rsidR="00C02CFD" w:rsidRPr="00C528E5" w:rsidRDefault="00C02CFD" w:rsidP="00C02CFD">
+    <w:p w:rsidRPr="00C528E5" w:rsidR="00C02CFD" w:rsidP="00C02CFD" w:rsidRDefault="00C02CFD" w14:paraId="0749B6A9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
@@ -7155,51 +7593,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C528E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Research in Computer Security, Information Assurance, and Cyber computing areas</w:t>
       </w:r>
       <w:r w:rsidR="003935D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F11EE1" w14:textId="461E5717" w:rsidR="00C02CFD" w:rsidRPr="00C528E5" w:rsidRDefault="00C02CFD" w:rsidP="00C02CFD">
+    <w:p w:rsidRPr="00C528E5" w:rsidR="00C02CFD" w:rsidP="00C02CFD" w:rsidRDefault="00C02CFD" w14:paraId="31F11EE1" w14:textId="461E5717">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
@@ -7216,51 +7654,51 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Establish a research group including </w:t>
       </w:r>
       <w:r w:rsidR="007A7899">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PhD</w:t>
       </w:r>
       <w:r w:rsidRPr="00C528E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> students who pursue advanced research in your areas of concern, leading to national recognition over a period of years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3A5B09" w14:textId="77777777" w:rsidR="00C02CFD" w:rsidRPr="00C528E5" w:rsidRDefault="00C02CFD" w:rsidP="00C02CFD">
+    <w:p w:rsidRPr="00C528E5" w:rsidR="00C02CFD" w:rsidP="00C02CFD" w:rsidRDefault="00C02CFD" w14:paraId="0A3A5B09" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
@@ -7268,1174 +7706,1233 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C528E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Establish collaborations with other professors and scientists at UAB</w:t>
       </w:r>
       <w:r w:rsidR="00CC7607">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC30BB5" w14:textId="77777777" w:rsidR="00C02CFD" w:rsidRPr="00C528E5" w:rsidRDefault="00C02CFD" w:rsidP="00C02CFD">
+    <w:p w:rsidRPr="00C528E5" w:rsidR="00C02CFD" w:rsidP="00C02CFD" w:rsidRDefault="00C02CFD" w14:paraId="7BC30BB5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C528E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Participate in a meaningful amount of university and department service as well as service to the Computing profession.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A51BBD" w14:textId="77777777" w:rsidR="00C02CFD" w:rsidRPr="00C528E5" w:rsidRDefault="00C02CFD" w:rsidP="00C02CFD">
+    <w:p w:rsidRPr="00C528E5" w:rsidR="00C02CFD" w:rsidP="00C02CFD" w:rsidRDefault="00C02CFD" w14:paraId="04A51BBD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C528E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Achieve excellence in teaching of graduates and undergraduates, and teach the workload described (below) in support of department teaching needs.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D25D43C" w14:textId="77777777" w:rsidR="00C02CFD" w:rsidRPr="00C528E5" w:rsidRDefault="00C02CFD" w:rsidP="00C02CFD">
+        <w:t xml:space="preserve">Achieve excellence in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C528E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>teaching of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C528E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> graduates and undergraduates, and teach the workload described (below) in support of department teaching needs.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C528E5" w:rsidR="00C02CFD" w:rsidP="00C02CFD" w:rsidRDefault="00C02CFD" w14:paraId="4D25D43C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F4BF2F0" w14:textId="77777777" w:rsidR="00C02CFD" w:rsidRDefault="00C02CFD" w:rsidP="00C02CFD">
+    <w:p w:rsidR="00C02CFD" w:rsidP="00C02CFD" w:rsidRDefault="00C02CFD" w14:paraId="3F4BF2F0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C528E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In particular, the emphasis on research, teaching, and service are established with a weight of 50:40:10 for your tenure-earning evaluation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB3C5AA" w14:textId="77777777" w:rsidR="00C02CFD" w:rsidRPr="00C528E5" w:rsidRDefault="00C02CFD" w:rsidP="00C02CFD">
+    <w:p w:rsidRPr="00C528E5" w:rsidR="00C02CFD" w:rsidP="00C02CFD" w:rsidRDefault="00C02CFD" w14:paraId="5FB3C5AA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EB2FADB" w14:textId="77777777" w:rsidR="00663F79" w:rsidRPr="00E2689B" w:rsidRDefault="00663F79" w:rsidP="00E2689B">
+    <w:p w:rsidRPr="00E2689B" w:rsidR="00663F79" w:rsidP="00E2689B" w:rsidRDefault="00663F79" w14:paraId="0EB2FADB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2689B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Workload Assignment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034E4CD9" w14:textId="77777777" w:rsidR="00663F79" w:rsidRDefault="00663F79" w:rsidP="00C40C15">
+    <w:p w:rsidR="00663F79" w:rsidP="00C40C15" w:rsidRDefault="00663F79" w14:paraId="034E4CD9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DE6D787" w14:textId="77777777" w:rsidR="002365BB" w:rsidRPr="00512BCA" w:rsidRDefault="00A8516D" w:rsidP="00E2689B">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="002365BB" w:rsidP="00E2689B" w:rsidRDefault="00A8516D" w14:paraId="6DE6D787" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C528E5" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00C528E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sample Language</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE746D0" w14:textId="77777777" w:rsidR="00A8516D" w:rsidRPr="00512BCA" w:rsidRDefault="00A8516D" w:rsidP="00E2689B">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00A8516D" w:rsidP="00E2689B" w:rsidRDefault="00A8516D" w14:paraId="4BE746D0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02947235" w14:textId="77777777" w:rsidR="007A74B1" w:rsidRPr="00512BCA" w:rsidRDefault="00663F79" w:rsidP="00E2689B">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="007A74B1" w:rsidP="00E2689B" w:rsidRDefault="00663F79" w14:paraId="02947235" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The established teaching load for your first year will be one course per semester, and for additional years prior to earning tenure</w:t>
       </w:r>
-      <w:r w:rsidR="00286D51" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00286D51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, at three courses per year, provided you are meeting the expectations for scholarship as outline in this offer. Additionally, we will offer you a reduced load of one additional course release at a time to be negotiated </w:t>
       </w:r>
-      <w:r w:rsidR="00667260" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00667260">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>at another time in your tenure earning per</w:t>
       </w:r>
-      <w:r w:rsidR="00385F5A" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00385F5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">iod. </w:t>
       </w:r>
-      <w:r w:rsidR="00667260" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00667260">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Your teaching load reflects the expectation of significant effort to establish and enhance outside funding, to educate a significant number of students through one-on-one research-oriented teaching in our </w:t>
       </w:r>
-      <w:r w:rsidR="006076B7" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="006076B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>laboratory and</w:t>
       </w:r>
-      <w:r w:rsidR="00667260" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00667260">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> obtaining release funding for your work when available.</w:t>
       </w:r>
-      <w:r w:rsidR="004337DA" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="004337DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Due to the changing nature of academic needs of the College and Department, your workload assignments may be revised or altered from time to time by the Chair.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EE0A29" w14:textId="77777777" w:rsidR="00090FD8" w:rsidRPr="00512BCA" w:rsidRDefault="00090FD8" w:rsidP="00E2689B">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00090FD8" w:rsidP="00E2689B" w:rsidRDefault="00090FD8" w14:paraId="13EE0A29" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E089580" w14:textId="77777777" w:rsidR="00090FD8" w:rsidRPr="00512BCA" w:rsidRDefault="00A8516D" w:rsidP="00E2689B">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00090FD8" w:rsidP="00E2689B" w:rsidRDefault="00A8516D" w14:paraId="2E089580" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C528E5" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00C528E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sample Language</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5C0860" w14:textId="77777777" w:rsidR="00A8516D" w:rsidRPr="00512BCA" w:rsidRDefault="00A8516D" w:rsidP="00E2689B">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00A8516D" w:rsidP="00E2689B" w:rsidRDefault="00A8516D" w14:paraId="1A5C0860" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57B9F92E" w14:textId="77777777" w:rsidR="00090FD8" w:rsidRPr="00512BCA" w:rsidRDefault="00090FD8" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00090FD8" w:rsidP="00512BCA" w:rsidRDefault="00090FD8" w14:paraId="57B9F92E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A 100% teaching load </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>is considered to be</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> eight courses per academic y</w:t>
       </w:r>
-      <w:r w:rsidR="008C1CFB" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="008C1CFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ear. </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This is reduced normally to 6 courses per year to suppo</w:t>
       </w:r>
-      <w:r w:rsidR="008C1CFB" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="008C1CFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rt faculty research engagement.</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> For new faculty coming directly from a PhD program, the teaching load is reduced to 4 courses per year fo</w:t>
       </w:r>
-      <w:r w:rsidR="008C1CFB" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="008C1CFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r a two-year transition period.</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Beyond the first 2 years, new faculty members receive the normal teaching l</w:t>
       </w:r>
-      <w:r w:rsidR="008C1CFB" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="008C1CFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">oad of 3 courses per semester. </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>For faculty transitioning to us with a faculty appointment from another university, the teaching load is reduced to 4 courses per year only for a one-year transition period.</w:t>
       </w:r>
-      <w:r w:rsidR="008C1CFB" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="008C1CFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>After that year, such faculty members receive the normal teaching l</w:t>
       </w:r>
-      <w:r w:rsidR="008C1CFB" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="008C1CFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">oad of 3 courses per semester. </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">However, faculty in our School who achieve a high level of research productivity (including the publication of one or </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">more top tier or Category A journal articles) may apply to be placed on a Research Track with a teaching load lower than the standard 3 – 3 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>load</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14993D4B" w14:textId="77777777" w:rsidR="00090FD8" w:rsidRPr="00512BCA" w:rsidRDefault="00090FD8" w:rsidP="00E2689B">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00090FD8" w:rsidP="00E2689B" w:rsidRDefault="00090FD8" w14:paraId="14993D4B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55D12915" w14:textId="77777777" w:rsidR="00480325" w:rsidRPr="00512BCA" w:rsidRDefault="00C528E5" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00480325" w:rsidP="00C40C15" w:rsidRDefault="00C528E5" w14:paraId="55D12915" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A8516D" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00A8516D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sample Language</w:t>
       </w:r>
-      <w:r w:rsidR="00A8516D" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00A8516D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5421E55E" w14:textId="77777777" w:rsidR="00A8516D" w:rsidRPr="00512BCA" w:rsidRDefault="00A8516D" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00A8516D" w:rsidP="00C40C15" w:rsidRDefault="00A8516D" w14:paraId="5421E55E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33691FB7" w14:textId="77777777" w:rsidR="00480325" w:rsidRPr="00512BCA" w:rsidRDefault="00480325" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00480325" w:rsidP="00512BCA" w:rsidRDefault="00480325" w14:paraId="33691FB7" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Summer teaching is neither required nor guaranteed; however, it is generally available unless you are rece</w:t>
       </w:r>
-      <w:r w:rsidR="008C1CFB" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="008C1CFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">iving summer research support. </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Compensation for summer teaching currently is 10% of the nine-month salary for each class section taught with a maximum of two classes (20% compensation) per year.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="62F27DC7" w14:textId="77777777" w:rsidR="001D01CC" w:rsidRPr="00512BCA" w:rsidRDefault="001D01CC" w:rsidP="00512BCA">
+        <w:t xml:space="preserve">Compensation for summer teaching currently is 10% of the nine-month salary for each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00512BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>class section</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00512BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taught with a maximum of two classes (20% compensation) per year.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00512BCA" w:rsidR="001D01CC" w:rsidP="00512BCA" w:rsidRDefault="001D01CC" w14:paraId="62F27DC7" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BD03461" w14:textId="77777777" w:rsidR="001D01CC" w:rsidRDefault="00A8516D" w:rsidP="001D01CC">
+    <w:p w:rsidR="001D01CC" w:rsidP="001D01CC" w:rsidRDefault="00A8516D" w14:paraId="0BD03461" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001D01CC" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="001D01CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sample Language</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D763518" w14:textId="77777777" w:rsidR="00A8516D" w:rsidRPr="00512BCA" w:rsidRDefault="00A8516D" w:rsidP="001D01CC">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00A8516D" w:rsidP="001D01CC" w:rsidRDefault="00A8516D" w14:paraId="4D763518" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ADFBAFA" w14:textId="77777777" w:rsidR="001D01CC" w:rsidRPr="00512BCA" w:rsidRDefault="001D01CC" w:rsidP="001D01CC">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="001D01CC" w:rsidP="001D01CC" w:rsidRDefault="001D01CC" w14:paraId="4ADFBAFA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Additionally, the Department of _________ will provide support (salary and fringes) for your first two summer semesters (May 15- August 12 XXXX) at a rate of 1/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C1CFB" w:rsidRPr="00512BCA">
+        <w:t xml:space="preserve">Additionally, the Department </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00512BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00512BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______ will provide support (salary and fringes) for your first two summer semesters (May 15- August 12 XXXX) at a rate of 1/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00512BCA" w:rsidR="008C1CFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3 of your academic year salary.</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> For the second summer semester, this funding will only be provided to make up the difference between summer salary available from external research grants and contracts that you obtain and the rate of 1/</w:t>
       </w:r>
-      <w:r w:rsidR="008C1CFB" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="008C1CFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3 of your academic year salary.</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Your summer salary will be determined by taking your nine-month base salary of $ XXXXX and dividing by 9 and multiplying by 3 months. After your second year, summer salary support may be obtained through external research grants or departmental teaching assignments if available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0414D9D2" w14:textId="77777777" w:rsidR="00F15641" w:rsidRDefault="00F15641" w:rsidP="00C40C15">
+    <w:p w:rsidR="00F15641" w:rsidP="00C40C15" w:rsidRDefault="00F15641" w14:paraId="0414D9D2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EF50E54" w14:textId="77777777" w:rsidR="00F15641" w:rsidRPr="00BD61C8" w:rsidRDefault="00BD61C8" w:rsidP="00862CBB">
+    <w:p w:rsidRPr="00BD61C8" w:rsidR="00F15641" w:rsidP="00862CBB" w:rsidRDefault="00BD61C8" w14:paraId="2EF50E54" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
@@ -8443,598 +8940,598 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD61C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tenure-Earning Status</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Tenure Decision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A337978" w14:textId="77777777" w:rsidR="00F15641" w:rsidRDefault="00F15641" w:rsidP="00C40C15">
+    <w:p w:rsidR="00F15641" w:rsidP="00C40C15" w:rsidRDefault="00F15641" w14:paraId="0A337978" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73C7B8F9" w14:textId="77777777" w:rsidR="00E465B8" w:rsidRPr="00512BCA" w:rsidRDefault="00E465B8" w:rsidP="00862CBB">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00E465B8" w:rsidP="00862CBB" w:rsidRDefault="00E465B8" w14:paraId="73C7B8F9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50101421" w14:textId="77777777" w:rsidR="00E465B8" w:rsidRPr="00512BCA" w:rsidRDefault="00E465B8" w:rsidP="00862CBB">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00E465B8" w:rsidP="00862CBB" w:rsidRDefault="00E465B8" w14:paraId="50101421" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13E11094" w14:textId="77777777" w:rsidR="00BD61C8" w:rsidRPr="00512BCA" w:rsidRDefault="00BD61C8" w:rsidP="009175BA">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00BD61C8" w:rsidP="009175BA" w:rsidRDefault="00BD61C8" w14:paraId="13E11094" w14:textId="5D4FD92C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The tenure-earning period is seven years, with a tenure decision to be made no later than the sixth year. If tenure is not awarded by the sixth year, then your seventh year will be a terminal appointment with the end date of</w:t>
       </w:r>
-      <w:r w:rsidR="00385F5A" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="00385F5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Each year, we will formally evaluate your contributions in accordance with the guidelines in the UAB Faculty Handbook</w:t>
       </w:r>
       <w:r w:rsidR="00D06379">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009175BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="0036031C" w:rsidRPr="00D51188">
+      <w:hyperlink w:history="1" r:id="rId18">
+        <w:r w:rsidRPr="004C22B6" w:rsidR="004C22B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx</w:t>
+          <w:t>https://uab-public.policystat.com/policy/18730083/latest/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0036031C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="009175BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the departmental faculty handbook. In addition to receiving a written copy of this annual evaluation, the Chair will meet with you to discuss the evaluation and progress towards reappointment annually.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C45C865" w14:textId="77777777" w:rsidR="00F631AE" w:rsidRPr="00512BCA" w:rsidRDefault="00F631AE" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00F631AE" w:rsidP="00C40C15" w:rsidRDefault="00F631AE" w14:paraId="3C45C865" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C25A13B" w14:textId="77777777" w:rsidR="00FC7A01" w:rsidRDefault="007A74B1" w:rsidP="00862CBB">
+    <w:p w:rsidR="00FC7A01" w:rsidP="00862CBB" w:rsidRDefault="007A74B1" w14:paraId="5C25A13B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A74B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Start-up Funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA74CC5" w14:textId="77777777" w:rsidR="00FC7A01" w:rsidRDefault="00FC7A01" w:rsidP="00C40C15">
+    <w:p w:rsidR="00FC7A01" w:rsidP="00C40C15" w:rsidRDefault="00FC7A01" w14:paraId="2AA74CC5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F38F077" w14:textId="77777777" w:rsidR="00E465B8" w:rsidRPr="00512BCA" w:rsidRDefault="00E465B8" w:rsidP="00862CBB">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00E465B8" w:rsidP="00862CBB" w:rsidRDefault="00E465B8" w14:paraId="6F38F077" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766DE955" w14:textId="77777777" w:rsidR="00E465B8" w:rsidRPr="00512BCA" w:rsidRDefault="00E465B8" w:rsidP="00862CBB">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00E465B8" w:rsidP="00862CBB" w:rsidRDefault="00E465B8" w14:paraId="766DE955" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="719D557E" w14:textId="77777777" w:rsidR="00ED15CC" w:rsidRPr="00512BCA" w:rsidRDefault="00667260" w:rsidP="00862CBB">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00ED15CC" w:rsidP="00862CBB" w:rsidRDefault="00667260" w14:paraId="719D557E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In order to assist you in establishing your research program, the Department of _____________ and the College of Arts and Sciences will provide startup funding in the amount of $ XXXXX for use primarily in our first two years (FY 2012 and FY XXXX), including $ XXXXXX in discretionary funds to be used for laboratory set-up equipment, supplies, and travel. The reminder of the start-up funding ($XXXX) represents the support of three PhD-level Graduate Research Assistants for two years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE5A71A" w14:textId="77777777" w:rsidR="008C569D" w:rsidRPr="00512BCA" w:rsidRDefault="008C569D" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="008C569D" w:rsidP="00C40C15" w:rsidRDefault="008C569D" w14:paraId="3BE5A71A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="744872AC" w14:textId="77777777" w:rsidR="008C569D" w:rsidRPr="00512BCA" w:rsidRDefault="008C569D" w:rsidP="00862CBB">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="008C569D" w:rsidP="00862CBB" w:rsidRDefault="008C569D" w14:paraId="744872AC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6435B6" w14:textId="77777777" w:rsidR="00C528E5" w:rsidRPr="00512BCA" w:rsidRDefault="00C528E5" w:rsidP="00862CBB">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00C528E5" w:rsidP="00862CBB" w:rsidRDefault="00C528E5" w14:paraId="1A6435B6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="116D3919" w14:textId="77777777" w:rsidR="008C569D" w:rsidRPr="00512BCA" w:rsidRDefault="008C569D" w:rsidP="00862CBB">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="008C569D" w:rsidP="00862CBB" w:rsidRDefault="008C569D" w14:paraId="116D3919" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -9047,129 +9544,149 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> assist you in establishing your research program, the Department of __________ and the College of Arts and Sciences will provide start-up funding in the amount of $_______ for equipment, travel, visitors, and miscellaneous research supplies. The College will also purchase a personal computer for your use.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26342D7B" w14:textId="77777777" w:rsidR="00ED15CC" w:rsidRPr="002E3152" w:rsidRDefault="00ED15CC" w:rsidP="00512BCA">
+        <w:t xml:space="preserve"> assist you in establishing your research program, the Department of __________ and the College of Arts and Sciences will provide start-up funding in the amount of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00512BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>$__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00512BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____ for equipment, travel, visitors, and miscellaneous research supplies. The College will also purchase a personal computer for your use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E3152" w:rsidR="00ED15CC" w:rsidP="00512BCA" w:rsidRDefault="00ED15CC" w14:paraId="26342D7B" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AC18068" w14:textId="77777777" w:rsidR="00FC7A01" w:rsidRDefault="00FC7A01" w:rsidP="00512BCA">
+    <w:p w:rsidR="00FC7A01" w:rsidP="00512BCA" w:rsidRDefault="00FC7A01" w14:paraId="3AC18068" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Moving and Relocation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2783796A" w14:textId="77777777" w:rsidR="00193A79" w:rsidRDefault="00193A79" w:rsidP="003638A6">
+    <w:p w:rsidR="00193A79" w:rsidP="003638A6" w:rsidRDefault="00193A79" w14:paraId="2783796A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="yiv1231299197msoplaintext"/>
         <w:keepNext/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">We agree to compensate you for relocation expenses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -9253,65 +9770,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>UAB policies and procedures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, UAB allows you to select one of two options on receiving your additional taxable compensation prior to your hire date and relocation.  The election </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>form is attached.  If the relocation allowance is processed after your hire date, then the taxable payment is processed through payroll.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D59997" w14:textId="77777777" w:rsidR="00193A79" w:rsidRDefault="00193A79" w:rsidP="00193A79">
+    <w:p w:rsidR="00193A79" w:rsidP="00193A79" w:rsidRDefault="00193A79" w14:paraId="79D59997" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -9330,123 +9846,329 @@
         </w:rPr>
         <w:t xml:space="preserve">(Optional Language) Note: Include the below language only if you are paying any additional relocation allowance for unexpected expenses.  This </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> be approved by your Dean/VP and will be paid through payroll.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12723E01" w14:textId="77777777" w:rsidR="00193A79" w:rsidRDefault="00193A79" w:rsidP="00193A79">
+    <w:p w:rsidR="00193A79" w:rsidP="00193A79" w:rsidRDefault="00193A79" w14:paraId="12723E01" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43C1617D" w14:textId="77777777" w:rsidR="00193A79" w:rsidRDefault="00193A79" w:rsidP="00193A79">
+    <w:p w:rsidR="00193A79" w:rsidP="20331988" w:rsidRDefault="00193A79" w14:paraId="43C1617D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...14 lines deleted...]
-    <w:p w14:paraId="6CC5C9EE" w14:textId="77777777" w:rsidR="00512BCA" w:rsidRDefault="00C35CBB" w:rsidP="00193A79">
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="20331988" w:rsidR="20331988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As approved by [Dean or VP], </w:t>
+      </w:r>
+      <w:r w:rsidRPr="20331988" w:rsidR="20331988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="20331988" w:rsidR="20331988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $__________ for _________ month(s) relocation allowance for temporary housing will be paid through payroll in combination with regular payroll and any other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="20331988" w:rsidR="20331988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="20331988" w:rsidR="20331988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="20331988" w:rsidP="20331988" w:rsidRDefault="20331988" w14:paraId="1146134E" w14:textId="5E92D089">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1080"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2520"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3240"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3960"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4680"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="20331988" w:rsidP="20331988" w:rsidRDefault="20331988" w14:paraId="73E886B2" w14:textId="7C47F599">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1080"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2520"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3240"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3960"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4680"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="20331988" w:rsidR="20331988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Not withstanding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="20331988" w:rsidR="20331988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any language to the contrary, UAB will follow applicable laws and regulations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="20331988" w:rsidR="20331988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>regarding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="20331988" w:rsidR="20331988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="20331988" w:rsidR="20331988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tax-ability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="20331988" w:rsidR="20331988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of, and withholding for, any or all payments made to or on behalf of its employees. If you should resign from UAB within six (6) months of your hire date, you agree to reimburse UAB 75% of the relocation allowance provided. If you should resign from UAB within seven (7) to twelve (12) months of your hire date, you agree to reimburse UAB 50% of the relocation allowance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00512BCA" w:rsidP="00193A79" w:rsidRDefault="00C35CBB" w14:paraId="6CC5C9EE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="yiv1231299197msoplaintext"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00193A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>With regard to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00193A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -9459,633 +10181,645 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>materials</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00193A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> you should contact UAB’s Occupational Health and Safety.</w:t>
       </w:r>
       <w:r w:rsidRPr="00193A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE0A146" w14:textId="77777777" w:rsidR="00AC64F8" w:rsidRDefault="00AC64F8" w:rsidP="00C40C15">
+    <w:p w:rsidR="00AC64F8" w:rsidP="00C40C15" w:rsidRDefault="00AC64F8" w14:paraId="7AE0A146" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1697F757" w14:textId="77777777" w:rsidR="00512BCA" w:rsidRPr="00CC7607" w:rsidRDefault="00512BCA" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00CC7607" w:rsidR="00512BCA" w:rsidP="00512BCA" w:rsidRDefault="00512BCA" w14:paraId="1697F757" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7607">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF87049" w14:textId="77777777" w:rsidR="00512BCA" w:rsidRDefault="00512BCA" w:rsidP="00512BCA">
+    <w:p w:rsidR="00512BCA" w:rsidP="00512BCA" w:rsidRDefault="00512BCA" w14:paraId="5EF87049" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BF89CBF" w14:textId="77777777" w:rsidR="00F14ADE" w:rsidRPr="00512BCA" w:rsidRDefault="00F14ADE" w:rsidP="00512BCA">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00F14ADE" w:rsidP="00512BCA" w:rsidRDefault="00F14ADE" w14:paraId="7BF89CBF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Other information to be included in this </w:t>
       </w:r>
       <w:r w:rsidR="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Attachment </w:t>
       </w:r>
       <w:r w:rsidR="006076B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="006076B7" w:rsidRPr="00512BCA">
+      <w:r w:rsidRPr="00512BCA" w:rsidR="006076B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> but</w:t>
       </w:r>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not limited to details about Grant and Extramural Funding Expectations, Administrative and Special Appointments (directorships, endowed professorships, etc.), office space assignment, staff and other resources to be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>provided;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00512BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> performance standards and expectations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA251BD" w14:textId="77777777" w:rsidR="002F306D" w:rsidRPr="00811A5C" w:rsidRDefault="002F306D" w:rsidP="00B11DE3">
+    <w:p w:rsidRPr="00811A5C" w:rsidR="002F306D" w:rsidP="00B11DE3" w:rsidRDefault="002F306D" w14:paraId="0BA251BD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811A5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2666FF" w14:textId="77777777" w:rsidR="00EE3DF2" w:rsidRPr="00512BCA" w:rsidRDefault="00EE3DF2" w:rsidP="00F14ADE">
+    <w:p w:rsidRPr="00512BCA" w:rsidR="00EE3DF2" w:rsidP="00F14ADE" w:rsidRDefault="00EE3DF2" w14:paraId="6D2666FF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00EE3DF2" w:rsidRPr="00512BCA" w:rsidSect="00F070CC">
+    <w:sectPr w:rsidRPr="00512BCA" w:rsidR="00EE3DF2" w:rsidSect="00F070CC">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7625BF54" w14:textId="77777777" w:rsidR="002A77B5" w:rsidRDefault="002A77B5">
+    <w:p w:rsidR="00FE075F" w:rsidRDefault="00FE075F" w14:paraId="68D45DA0" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60BD0C6B" w14:textId="77777777" w:rsidR="002A77B5" w:rsidRDefault="002A77B5">
+    <w:p w:rsidR="00FE075F" w:rsidRDefault="00FE075F" w14:paraId="6B896789" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="38124293" w14:textId="77777777" w:rsidR="002A77B5" w:rsidRDefault="002A77B5"/>
+    <w:p w:rsidR="00FE075F" w:rsidRDefault="00FE075F" w14:paraId="267CED0E" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7479D2FF" w14:textId="77777777" w:rsidR="001B4511" w:rsidRDefault="001B4511">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="001B4511" w:rsidRDefault="001B4511" w14:paraId="7479D2FF" w14:textId="1D529B4D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="20331988" w:rsidR="20331988">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>Full-time Tenure-Track Faculty Offer Letter Template, College and Academic Schools</w:t>
+      <w:t xml:space="preserve">Full-time Tenure-Track Faculty Offer Letter Template, </w:t>
+    </w:r>
+    <w:r w:rsidRPr="20331988" w:rsidR="20331988">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>College</w:t>
+    </w:r>
+    <w:r w:rsidRPr="20331988" w:rsidR="20331988">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> and Academic Schools 5-5-2026</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="00A07E72" w14:textId="77777777" w:rsidR="001B4511" w:rsidRDefault="001B4511">
+  <w:p w:rsidR="001B4511" w:rsidRDefault="001B4511" w14:paraId="00A07E72" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24BFB162" w14:textId="77777777" w:rsidR="002A77B5" w:rsidRDefault="002A77B5">
+    <w:p w:rsidR="00FE075F" w:rsidRDefault="00FE075F" w14:paraId="730EB87A" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="768A226A" w14:textId="77777777" w:rsidR="002A77B5" w:rsidRDefault="002A77B5">
+    <w:p w:rsidR="00FE075F" w:rsidRDefault="00FE075F" w14:paraId="13E24975" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="27AA3BEC" w14:textId="77777777" w:rsidR="002A77B5" w:rsidRDefault="002A77B5"/>
+    <w:p w:rsidR="00FE075F" w:rsidRDefault="00FE075F" w14:paraId="14E7D5B6" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3D415EA4" w14:textId="77777777" w:rsidR="001B4511" w:rsidRDefault="001B4511" w:rsidP="00725E05">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="001B4511" w:rsidP="00725E05" w:rsidRDefault="001B4511" w14:paraId="3D415EA4" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>TEMPLATE</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00725E05">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>The University of Alabama at Birmingham</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0FD89CF0" w14:textId="77777777" w:rsidR="001B4511" w:rsidRDefault="001B4511">
+  <w:p w:rsidR="001B4511" w:rsidRDefault="001B4511" w14:paraId="0FD89CF0" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008A66F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E76A856E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E553E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F88A7FDA"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="068D1002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="796CACC0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -10148,51 +10882,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18361318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1F896FE"/>
     <w:lvl w:ilvl="0" w:tplc="196C9B8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
@@ -10263,51 +10997,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18BE70B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48E0381E"/>
     <w:lvl w:ilvl="0" w:tplc="8D44D558">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
@@ -10379,188 +11113,188 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7680" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CB03069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15ACCF6A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21073297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FDE5810"/>
     <w:lvl w:ilvl="0" w:tplc="A13262F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
@@ -10862,287 +11596,287 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="511E4307"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AA4514A"/>
     <w:lvl w:ilvl="0" w:tplc="5B2C0D38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B906C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F3CE164"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6346440B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12B632EA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11322,188 +12056,188 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E3C5025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7D2A078"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71081EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1F896FE"/>
     <w:lvl w:ilvl="0" w:tplc="196C9B8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
@@ -11577,171 +12311,171 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72F621B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="309C4FB4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="643461905">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1706754125">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="494035407">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1370035750">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1465275913">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="158926255">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1762951001">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1617787358">
@@ -11753,86 +12487,88 @@
   <w:num w:numId="10" w16cid:durableId="639578500">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="106043952">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="199900019">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="566232397">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1080912168">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="872303697">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="819032835">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B32708"/>
+    <w:rsid w:val="0000202C"/>
     <w:rsid w:val="00003C07"/>
     <w:rsid w:val="0000412E"/>
     <w:rsid w:val="0001185A"/>
     <w:rsid w:val="00017444"/>
     <w:rsid w:val="00027325"/>
     <w:rsid w:val="00027A6A"/>
     <w:rsid w:val="00052D1A"/>
     <w:rsid w:val="000736BE"/>
     <w:rsid w:val="00077797"/>
     <w:rsid w:val="00084E38"/>
     <w:rsid w:val="000865F5"/>
     <w:rsid w:val="00090FD8"/>
     <w:rsid w:val="000939B6"/>
     <w:rsid w:val="000A3629"/>
     <w:rsid w:val="000A36FA"/>
     <w:rsid w:val="000A4F99"/>
     <w:rsid w:val="000A5886"/>
     <w:rsid w:val="000A699C"/>
     <w:rsid w:val="000B3B2F"/>
     <w:rsid w:val="000B6B81"/>
     <w:rsid w:val="000C3B3F"/>
     <w:rsid w:val="000C4B46"/>
     <w:rsid w:val="000C613F"/>
     <w:rsid w:val="000D2B5B"/>
     <w:rsid w:val="000E417B"/>
@@ -11859,120 +12595,119 @@
     <w:rsid w:val="001B25E4"/>
     <w:rsid w:val="001B2F30"/>
     <w:rsid w:val="001B35AB"/>
     <w:rsid w:val="001B4511"/>
     <w:rsid w:val="001B55F1"/>
     <w:rsid w:val="001B7479"/>
     <w:rsid w:val="001C1BF3"/>
     <w:rsid w:val="001C7AB7"/>
     <w:rsid w:val="001D01CC"/>
     <w:rsid w:val="001D6C11"/>
     <w:rsid w:val="001E454F"/>
     <w:rsid w:val="001E5476"/>
     <w:rsid w:val="002056D5"/>
     <w:rsid w:val="002152AD"/>
     <w:rsid w:val="00220F21"/>
     <w:rsid w:val="0022263E"/>
     <w:rsid w:val="002263C5"/>
     <w:rsid w:val="002277CA"/>
     <w:rsid w:val="002365BB"/>
     <w:rsid w:val="0024686A"/>
     <w:rsid w:val="00286D51"/>
     <w:rsid w:val="00286F9C"/>
     <w:rsid w:val="00296522"/>
     <w:rsid w:val="002A173B"/>
     <w:rsid w:val="002A2291"/>
-    <w:rsid w:val="002A77B5"/>
     <w:rsid w:val="002A7AF1"/>
     <w:rsid w:val="002B08E7"/>
     <w:rsid w:val="002B2188"/>
     <w:rsid w:val="002C4007"/>
     <w:rsid w:val="002C4D15"/>
     <w:rsid w:val="002D5595"/>
     <w:rsid w:val="002E0FAC"/>
     <w:rsid w:val="002E3152"/>
     <w:rsid w:val="002E4067"/>
     <w:rsid w:val="002F306D"/>
     <w:rsid w:val="002F7CDA"/>
     <w:rsid w:val="00303F82"/>
     <w:rsid w:val="00311026"/>
     <w:rsid w:val="003137EA"/>
     <w:rsid w:val="003156D6"/>
     <w:rsid w:val="00316C74"/>
     <w:rsid w:val="00317E4E"/>
     <w:rsid w:val="00324870"/>
     <w:rsid w:val="003328E5"/>
     <w:rsid w:val="00342319"/>
     <w:rsid w:val="003507AA"/>
     <w:rsid w:val="00350DFE"/>
     <w:rsid w:val="0036031C"/>
     <w:rsid w:val="00361BFF"/>
     <w:rsid w:val="003638A6"/>
     <w:rsid w:val="00364FF0"/>
     <w:rsid w:val="00370BC9"/>
     <w:rsid w:val="00376A4D"/>
     <w:rsid w:val="003809AF"/>
     <w:rsid w:val="00385F5A"/>
     <w:rsid w:val="00390332"/>
     <w:rsid w:val="00391864"/>
     <w:rsid w:val="003935D3"/>
     <w:rsid w:val="00394CD9"/>
     <w:rsid w:val="003A1A51"/>
     <w:rsid w:val="003A3379"/>
     <w:rsid w:val="003B6BE7"/>
     <w:rsid w:val="003C4610"/>
     <w:rsid w:val="003D12C4"/>
     <w:rsid w:val="003D6907"/>
     <w:rsid w:val="003E778C"/>
-    <w:rsid w:val="003F40AA"/>
     <w:rsid w:val="003F4389"/>
     <w:rsid w:val="00403971"/>
     <w:rsid w:val="00414C07"/>
     <w:rsid w:val="00414DB0"/>
     <w:rsid w:val="00416658"/>
     <w:rsid w:val="0041696E"/>
     <w:rsid w:val="00420DE6"/>
     <w:rsid w:val="00424CF9"/>
     <w:rsid w:val="0042757A"/>
     <w:rsid w:val="004337DA"/>
     <w:rsid w:val="0044191A"/>
     <w:rsid w:val="00446C40"/>
     <w:rsid w:val="0045169B"/>
     <w:rsid w:val="00457BA3"/>
     <w:rsid w:val="00457E46"/>
     <w:rsid w:val="00460687"/>
     <w:rsid w:val="004625BC"/>
     <w:rsid w:val="00467851"/>
     <w:rsid w:val="00472C40"/>
     <w:rsid w:val="00480325"/>
     <w:rsid w:val="00484940"/>
     <w:rsid w:val="00487B8D"/>
     <w:rsid w:val="00487FD8"/>
     <w:rsid w:val="00492AED"/>
     <w:rsid w:val="00493415"/>
     <w:rsid w:val="004A70AB"/>
     <w:rsid w:val="004B1B2D"/>
+    <w:rsid w:val="004C22B6"/>
     <w:rsid w:val="004D5557"/>
     <w:rsid w:val="004E3288"/>
     <w:rsid w:val="004E4FC8"/>
     <w:rsid w:val="004F6CBD"/>
     <w:rsid w:val="00512BCA"/>
     <w:rsid w:val="00516C0F"/>
     <w:rsid w:val="00537804"/>
     <w:rsid w:val="00541A7C"/>
     <w:rsid w:val="00546362"/>
     <w:rsid w:val="00546C6E"/>
     <w:rsid w:val="005518AC"/>
     <w:rsid w:val="00570BBD"/>
     <w:rsid w:val="00577384"/>
     <w:rsid w:val="005859A0"/>
     <w:rsid w:val="0059485A"/>
     <w:rsid w:val="005A11A3"/>
     <w:rsid w:val="005A14C7"/>
     <w:rsid w:val="005C317B"/>
     <w:rsid w:val="005C4824"/>
     <w:rsid w:val="005C4998"/>
     <w:rsid w:val="005D60C3"/>
     <w:rsid w:val="005D6BF1"/>
     <w:rsid w:val="005E28DA"/>
     <w:rsid w:val="005E55B4"/>
     <w:rsid w:val="006076B7"/>
@@ -11994,152 +12729,152 @@
     <w:rsid w:val="006F00A0"/>
     <w:rsid w:val="006F1660"/>
     <w:rsid w:val="006F4414"/>
     <w:rsid w:val="00704C98"/>
     <w:rsid w:val="00705DEF"/>
     <w:rsid w:val="00725E05"/>
     <w:rsid w:val="00732E77"/>
     <w:rsid w:val="00740233"/>
     <w:rsid w:val="00753723"/>
     <w:rsid w:val="00760A2F"/>
     <w:rsid w:val="007634DC"/>
     <w:rsid w:val="00773084"/>
     <w:rsid w:val="0079294D"/>
     <w:rsid w:val="007A6574"/>
     <w:rsid w:val="007A6886"/>
     <w:rsid w:val="007A74B1"/>
     <w:rsid w:val="007A7899"/>
     <w:rsid w:val="007B737F"/>
     <w:rsid w:val="007D2C58"/>
     <w:rsid w:val="007E091C"/>
     <w:rsid w:val="007E10A0"/>
     <w:rsid w:val="007E7538"/>
     <w:rsid w:val="007F0879"/>
     <w:rsid w:val="007F44AD"/>
     <w:rsid w:val="00805AC9"/>
+    <w:rsid w:val="008069D9"/>
     <w:rsid w:val="00813D9A"/>
     <w:rsid w:val="00816BB6"/>
     <w:rsid w:val="00820D7D"/>
     <w:rsid w:val="0084259B"/>
     <w:rsid w:val="00862CBB"/>
     <w:rsid w:val="008804EB"/>
     <w:rsid w:val="00883820"/>
     <w:rsid w:val="00887A8E"/>
     <w:rsid w:val="00893D79"/>
     <w:rsid w:val="008A0401"/>
     <w:rsid w:val="008A659B"/>
     <w:rsid w:val="008B774D"/>
     <w:rsid w:val="008C1CFB"/>
     <w:rsid w:val="008C569D"/>
     <w:rsid w:val="008C6772"/>
     <w:rsid w:val="008D488C"/>
     <w:rsid w:val="008F4EDD"/>
     <w:rsid w:val="009175BA"/>
     <w:rsid w:val="00944CDB"/>
     <w:rsid w:val="0094646C"/>
+    <w:rsid w:val="00952A7E"/>
     <w:rsid w:val="00956DF0"/>
     <w:rsid w:val="00964021"/>
     <w:rsid w:val="009E3007"/>
     <w:rsid w:val="009F6D98"/>
     <w:rsid w:val="009F7C0F"/>
     <w:rsid w:val="00A10B9D"/>
     <w:rsid w:val="00A1432C"/>
     <w:rsid w:val="00A1712A"/>
     <w:rsid w:val="00A32ECD"/>
     <w:rsid w:val="00A573EA"/>
     <w:rsid w:val="00A73AFE"/>
     <w:rsid w:val="00A743D0"/>
     <w:rsid w:val="00A82B84"/>
     <w:rsid w:val="00A8516D"/>
     <w:rsid w:val="00A86982"/>
     <w:rsid w:val="00A934DE"/>
     <w:rsid w:val="00AC20BA"/>
     <w:rsid w:val="00AC3186"/>
     <w:rsid w:val="00AC64F8"/>
     <w:rsid w:val="00AD1EBB"/>
     <w:rsid w:val="00AD2909"/>
     <w:rsid w:val="00AD44C7"/>
     <w:rsid w:val="00AE7F6A"/>
     <w:rsid w:val="00B02D55"/>
     <w:rsid w:val="00B06B44"/>
     <w:rsid w:val="00B11DE3"/>
     <w:rsid w:val="00B11F6C"/>
     <w:rsid w:val="00B1353D"/>
     <w:rsid w:val="00B14A98"/>
     <w:rsid w:val="00B15E38"/>
     <w:rsid w:val="00B22277"/>
     <w:rsid w:val="00B32708"/>
-    <w:rsid w:val="00B67BDB"/>
     <w:rsid w:val="00B70C12"/>
     <w:rsid w:val="00B7323D"/>
     <w:rsid w:val="00B7751C"/>
     <w:rsid w:val="00B809FD"/>
     <w:rsid w:val="00B80A55"/>
     <w:rsid w:val="00B81106"/>
     <w:rsid w:val="00B8147F"/>
     <w:rsid w:val="00B82B70"/>
     <w:rsid w:val="00B92F70"/>
     <w:rsid w:val="00B93AC8"/>
     <w:rsid w:val="00B94E5D"/>
     <w:rsid w:val="00B97837"/>
     <w:rsid w:val="00BB22F6"/>
     <w:rsid w:val="00BC0067"/>
     <w:rsid w:val="00BC2873"/>
     <w:rsid w:val="00BD2872"/>
     <w:rsid w:val="00BD61C8"/>
     <w:rsid w:val="00BE4642"/>
     <w:rsid w:val="00C000C8"/>
     <w:rsid w:val="00C02039"/>
     <w:rsid w:val="00C02CFD"/>
     <w:rsid w:val="00C106CC"/>
     <w:rsid w:val="00C15606"/>
     <w:rsid w:val="00C15DA4"/>
     <w:rsid w:val="00C3489E"/>
     <w:rsid w:val="00C35CBB"/>
     <w:rsid w:val="00C40C15"/>
     <w:rsid w:val="00C42131"/>
     <w:rsid w:val="00C47251"/>
     <w:rsid w:val="00C528E5"/>
     <w:rsid w:val="00C641FC"/>
     <w:rsid w:val="00C64EC1"/>
     <w:rsid w:val="00C73985"/>
     <w:rsid w:val="00C85F55"/>
     <w:rsid w:val="00C874DA"/>
     <w:rsid w:val="00C917B1"/>
     <w:rsid w:val="00C92782"/>
     <w:rsid w:val="00C933FE"/>
     <w:rsid w:val="00C9666A"/>
     <w:rsid w:val="00CA5DA3"/>
     <w:rsid w:val="00CB2958"/>
     <w:rsid w:val="00CB58E0"/>
     <w:rsid w:val="00CC08E7"/>
     <w:rsid w:val="00CC34B9"/>
     <w:rsid w:val="00CC7607"/>
     <w:rsid w:val="00CE0CB4"/>
     <w:rsid w:val="00CE35C9"/>
     <w:rsid w:val="00CE5B00"/>
-    <w:rsid w:val="00CE758E"/>
     <w:rsid w:val="00CE75C8"/>
     <w:rsid w:val="00CF0C6F"/>
     <w:rsid w:val="00CF29D3"/>
     <w:rsid w:val="00CF458C"/>
     <w:rsid w:val="00CF4ED4"/>
     <w:rsid w:val="00D01D82"/>
     <w:rsid w:val="00D06379"/>
     <w:rsid w:val="00D064C9"/>
     <w:rsid w:val="00D06A40"/>
     <w:rsid w:val="00D11401"/>
     <w:rsid w:val="00D20275"/>
     <w:rsid w:val="00D22291"/>
     <w:rsid w:val="00D32B8A"/>
     <w:rsid w:val="00D376CC"/>
     <w:rsid w:val="00D438E4"/>
     <w:rsid w:val="00D44E00"/>
     <w:rsid w:val="00D51CF6"/>
     <w:rsid w:val="00D55A93"/>
     <w:rsid w:val="00D61BD5"/>
     <w:rsid w:val="00D620C8"/>
     <w:rsid w:val="00D65059"/>
     <w:rsid w:val="00D71316"/>
     <w:rsid w:val="00D73063"/>
     <w:rsid w:val="00D96A9C"/>
     <w:rsid w:val="00D97DA0"/>
@@ -12192,169 +12927,171 @@
     <w:rsid w:val="00F16F05"/>
     <w:rsid w:val="00F240BA"/>
     <w:rsid w:val="00F3447B"/>
     <w:rsid w:val="00F51BEC"/>
     <w:rsid w:val="00F524F0"/>
     <w:rsid w:val="00F56C2F"/>
     <w:rsid w:val="00F631AE"/>
     <w:rsid w:val="00F64C5E"/>
     <w:rsid w:val="00F71A01"/>
     <w:rsid w:val="00F75D43"/>
     <w:rsid w:val="00F9175C"/>
     <w:rsid w:val="00F92CB9"/>
     <w:rsid w:val="00F93028"/>
     <w:rsid w:val="00FA08AE"/>
     <w:rsid w:val="00FA2497"/>
     <w:rsid w:val="00FA38EC"/>
     <w:rsid w:val="00FA7D78"/>
     <w:rsid w:val="00FB3345"/>
     <w:rsid w:val="00FB612F"/>
     <w:rsid w:val="00FC6EF3"/>
     <w:rsid w:val="00FC7A01"/>
     <w:rsid w:val="00FD0770"/>
     <w:rsid w:val="00FD4FC0"/>
     <w:rsid w:val="00FD68AF"/>
     <w:rsid w:val="00FE039C"/>
+    <w:rsid w:val="00FE075F"/>
     <w:rsid w:val="00FE4B75"/>
     <w:rsid w:val="00FE4F95"/>
     <w:rsid w:val="1A256E3B"/>
+    <w:rsid w:val="20331988"/>
     <w:rsid w:val="4FCCBBE1"/>
     <w:rsid w:val="5572DA14"/>
     <w:rsid w:val="56E838B8"/>
     <w:rsid w:val="5C6BA4CF"/>
     <w:rsid w:val="60E3CCB7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="167E9FCF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{20C9966C-7B42-4522-B0BF-418CFA374406}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12509,52 +13246,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -12621,432 +13358,432 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F631AE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:kinsoku w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="009122E0"/>
     <w:pPr>
       <w:keepNext/>
       <w:kinsoku/>
       <w:ind w:left="2160" w:firstLine="720"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00595614"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00870478"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ColorfulList-Accent11">
+  <w:style w:type="paragraph" w:styleId="ColorfulList-Accent11" w:customStyle="1">
     <w:name w:val="Colorful List - Accent 11"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0020689A"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC4EB6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00BC4EB6"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007177A5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="007177A5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="009122E0"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00F97E50"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F97E50"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="00F97E50"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD4AB9"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0084542E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0084542E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0084542E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0084542E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0084542E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00AE7F6A"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="00D44E00"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA38EC"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00512BCA"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
     <w:name w:val="Plain Text Char"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00512BCA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="002F306D"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="002F306D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="yiv1231299197msoplaintext">
+  <w:style w:type="paragraph" w:styleId="yiv1231299197msoplaintext" w:customStyle="1">
     <w:name w:val="yiv1231299197msoplaintext"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F64C5E"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B14A98"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002B2188"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002B2188"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="343480192">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="832914086">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13074,56 +13811,55 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1887981130">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uscis.gov/i-9-central/acceptable-documents" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.edu/faculty/new-faculty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isss@uab.edu%22%20\t%20%22_blank" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uscis.gov/i-9-central/acceptable-documents" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uab-public.policystat.com/policy/18730083/latest/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.edu/faculty/new-faculty" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uab-public.policystat.com/policy/18730083/latest/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uab-public.policystat.com/policy/18730083/latest/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isss@uab.edu%22%20\t%20%22_blank" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -13390,50 +14126,69 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100661BD7A2E2D35144B63D6AC4EF46CAF1" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4a3455dce7d24a36c86aee801c4cce8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="b80df22f-b5ce-4d1e-8414-bd849c8e7594" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="96b9ad75474c43e1968fb4f828fbc168" ns3:_="">
     <xsd:import namespace="b80df22f-b5ce-4d1e-8414-bd849c8e7594"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b80df22f-b5ce-4d1e-8414-bd849c8e7594" elementFormDefault="qualified">
@@ -13561,129 +14316,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A9C7F0F-1CD2-4BDF-9D55-4C462ABA4FBC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7206A057-6D91-453C-8B65-03EF3CAC59AE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6678DFCD-039E-45A4-87FE-81448FF39E5A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15197676-6D6B-4B65-9144-4AA05783E88D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b80df22f-b5ce-4d1e-8414-bd849c8e7594"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>George Mason University</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Date</dc:title>
   <dc:subject/>
   <dc:creator>Dmilligan</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Janice B Ward</lastModifiedBy>
+  <revision>7</revision>
+  <lastPrinted>2016-02-29T18:15:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100661BD7A2E2D35144B63D6AC4EF46CAF1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_SetDate">
+    <vt:lpwstr>2026-02-20T18:56:59Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Name">
+    <vt:lpwstr>Sensitive</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_SiteId">
+    <vt:lpwstr>d8999fe4-76af-40b3-b435-1d8977abc08c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_ActionId">
+    <vt:lpwstr>3407dca2-c882-4646-b7b9-9bb9dff640fb</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>