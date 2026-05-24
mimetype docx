--- v0 (2025-12-05)
+++ v1 (2026-05-24)
@@ -7,1474 +7,1532 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0D552B6B" w14:textId="77777777" w:rsidR="00CF0C6F" w:rsidRDefault="00CF0C6F" w:rsidP="00A01A75">
+    <w:p w:rsidR="00CF0C6F" w:rsidP="00A01A75" w:rsidRDefault="00CF0C6F" w14:paraId="0D552B6B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The University of Alabama at Birmingham</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176F6B3C" w14:textId="77777777" w:rsidR="00613E18" w:rsidRDefault="00613E18" w:rsidP="00613E18">
+    <w:p w:rsidR="00613E18" w:rsidP="00613E18" w:rsidRDefault="00613E18" w14:paraId="176F6B3C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D01D82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TENURE-TRACK FACULTY</w:t>
       </w:r>
-      <w:r w:rsidR="000E6364" w:rsidRPr="000E6364">
+      <w:r w:rsidRPr="000E6364" w:rsidR="000E6364">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E6364" w:rsidRPr="00D01D82">
+      <w:r w:rsidRPr="00D01D82" w:rsidR="000E6364">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>OFFER LETTER</w:t>
       </w:r>
-      <w:r w:rsidR="000E6364" w:rsidRPr="000E6364">
+      <w:r w:rsidRPr="000E6364" w:rsidR="000E6364">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E6364" w:rsidRPr="00D01D82">
+      <w:r w:rsidRPr="00D01D82" w:rsidR="000E6364">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TEMPLATE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28719B97" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00613E18">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00613E18" w:rsidRDefault="00CC08E7" w14:paraId="28719B97" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Full-time Regular</w:t>
       </w:r>
-      <w:r w:rsidR="00B93AC8" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00B93AC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00410446" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00410446">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Health Schools</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296AAB93" w14:textId="77777777" w:rsidR="00457BA3" w:rsidRPr="00556E67" w:rsidRDefault="00457BA3" w:rsidP="00457BA3">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00457BA3" w:rsidP="00457BA3" w:rsidRDefault="00457BA3" w14:paraId="296AAB93" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2361"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C44F752" w14:textId="77777777" w:rsidR="00457BA3" w:rsidRPr="005F0984" w:rsidRDefault="00457BA3" w:rsidP="00457BA3">
+    <w:p w:rsidRPr="005F0984" w:rsidR="00457BA3" w:rsidP="00457BA3" w:rsidRDefault="00457BA3" w14:paraId="7C44F752" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2361"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CD10B95" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="0043225B" w:rsidRDefault="00556E67" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="0043225B" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00556E67" w14:paraId="7CD10B95" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="0043225B">
+      <w:r w:rsidRPr="0043225B" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Insert Date</w:t>
       </w:r>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB64AA3" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="0043225B" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="0043225B" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="7AB64AA3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E5A44A1" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="0043225B" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="0043225B" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="3E5A44A1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2807A03E" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="0043225B" w:rsidRDefault="00556E67" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="0043225B" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00556E67" w14:paraId="2807A03E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="0043225B">
+      <w:r w:rsidRPr="0043225B" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Insert Name</w:t>
       </w:r>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479B3680" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="0043225B" w:rsidRDefault="00556E67" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="0043225B" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00556E67" w14:paraId="479B3680" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="0043225B">
+      <w:r w:rsidRPr="0043225B" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2886AD62" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="0043225B" w:rsidRDefault="00556E67" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="0043225B" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00556E67" w14:paraId="2886AD62" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="0043225B">
+      <w:r w:rsidRPr="0043225B" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B65D1F" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="0043225B" w:rsidRDefault="00556E67" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="0043225B" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00556E67" w14:paraId="51B65D1F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="0043225B">
+      <w:r w:rsidRPr="0043225B" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>City, State   ZIP</w:t>
       </w:r>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1F43E7" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="005F0984" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="005F0984" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="5C1F43E7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="367CE65C" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="367CE65C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="709E3168" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="709E3168" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert name):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDA68C0" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="7FDA68C0" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78F18542" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00B47510" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00B47510" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="78F18542" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I am pleased to offer you a </w:t>
       </w:r>
-      <w:r w:rsidR="002D0519" w:rsidRPr="00B47510">
+      <w:r w:rsidRPr="00B47510" w:rsidR="002D0519">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">full-time </w:t>
       </w:r>
       <w:r w:rsidRPr="00B47510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tenure-track appointment as </w:t>
       </w:r>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert rank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Department of </w:t>
       </w:r>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert</w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="0043225B">
+      <w:r w:rsidRPr="0043225B" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> department</w:t>
       </w:r>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B47510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="0043225B">
+      <w:r w:rsidRPr="0043225B" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00AF36BE" w:rsidRPr="0043225B">
+      <w:r w:rsidRPr="0043225B" w:rsidR="00AF36BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>insert school</w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="0043225B">
+      <w:r w:rsidRPr="0043225B" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00992162" w:rsidRPr="00B47510">
+      <w:r w:rsidRPr="00B47510" w:rsidR="00992162">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B47510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your annual salary will be $</w:t>
       </w:r>
-      <w:r w:rsidR="00B93AC8" w:rsidRPr="00B47510">
+      <w:r w:rsidRPr="00B47510" w:rsidR="00B93AC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="0043225B">
+      <w:r w:rsidRPr="0043225B" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>enter amount</w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="0043225B">
+      <w:r w:rsidRPr="0043225B" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0043225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64922A63" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00B47510" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00B47510" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="64922A63" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14D2E1EB" w14:textId="38C3FAB3" w:rsidR="00CC08E7" w:rsidRPr="00D6130B" w:rsidRDefault="00CC08E7" w:rsidP="1B6EF8F8">
+    <w:p w:rsidRPr="00D6130B" w:rsidR="00CC08E7" w:rsidP="1B6EF8F8" w:rsidRDefault="00CC08E7" w14:paraId="14D2E1EB" w14:textId="55A50B61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6130B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This is a</w:t>
       </w:r>
-      <w:r w:rsidR="00FC1A80" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="00FC1A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> [12</w:t>
       </w:r>
-      <w:r w:rsidR="001F48F4" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="001F48F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or 9 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="001F48F4" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="001F48F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>month</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00FC1A80" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="00FC1A80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6130B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tenure-track position that will begin on </w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert d</w:t>
       </w:r>
       <w:r w:rsidRPr="1B6EF8F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ate</w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="1B6EF8F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6130B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and, unless renewed, will end on </w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert </w:t>
       </w:r>
       <w:r w:rsidRPr="1B6EF8F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00992162" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="00992162">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6130B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This offer carries no presumption of reappointment or tenure. </w:t>
       </w:r>
-      <w:r w:rsidR="00B708CC" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="00B708CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[Optional language]</w:t>
       </w:r>
-      <w:r w:rsidR="001F48F4" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="001F48F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Your initial faculty appointment will begin on </w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert </w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="943634"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and will end on</w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert </w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidR="00367AA1" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="00367AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00367AA1" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="00367AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidR="002D0519" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="002D0519">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> renewable annually thereafter based upon </w:t>
       </w:r>
-      <w:r w:rsidR="000B09AE" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="000B09AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(m</w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>utual consent</w:t>
       </w:r>
-      <w:r w:rsidR="000B09AE" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="000B09AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00A91759" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="000B09AE" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="000B09AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A91759" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>performance and availability of funds</w:t>
       </w:r>
-      <w:r w:rsidR="000B09AE" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="000B09AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="009E3007" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="009E3007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00992162" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="00992162">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D0519" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="002D0519">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The tenure-</w:t>
       </w:r>
-      <w:r w:rsidR="000C4B46" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="000C4B46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>earning appointment track date becomes effective on the first day of October follo</w:t>
       </w:r>
-      <w:r w:rsidR="00992162" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="00992162">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">wing your initial appointment. </w:t>
       </w:r>
-      <w:r w:rsidR="004625BC" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="004625BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Accordingly, y</w:t>
       </w:r>
-      <w:r w:rsidR="000C4B46" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="000C4B46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">our specific tenure-earning appointment date will begin </w:t>
       </w:r>
-      <w:r w:rsidR="00556E67" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert date)</w:t>
       </w:r>
-      <w:r w:rsidR="000C4B46" w:rsidRPr="1B6EF8F8">
+      <w:r w:rsidRPr="1B6EF8F8" w:rsidR="000C4B46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="000C4B46" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="000C4B46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The UAB Faculty Handbook addresses many questions that you may have about the rights and responsibilities of faculty at UAB, as well as information about UAB policies and procedures related to faculty, including promotion and tenure guidelines. This document is available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-        <w:r w:rsidR="00427047" w:rsidRPr="1B6EF8F8">
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="00AC62FE" w:rsidR="00AC62FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx</w:t>
+          <w:t>https://uab-public.policystat.c</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AC62FE" w:rsidR="00AC62FE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AC62FE" w:rsidR="00AC62FE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>m/policy/18730083/latest/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00427047" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="00427047">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001F48F4" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="001F48F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Additional resources for new faculty are located on the university’s faculty web site at:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidR="004C4789" w:rsidRPr="1B6EF8F8">
+        <w:r w:rsidRPr="1B6EF8F8" w:rsidR="004C4789">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.uab.edu/faculty/new-faculty</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001F48F4" w:rsidRPr="00D6130B">
+      <w:r w:rsidRPr="00D6130B" w:rsidR="001F48F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>; which includes onboarding information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434B0F19" w14:textId="7828CF08" w:rsidR="1B6EF8F8" w:rsidRPr="00D6130B" w:rsidRDefault="1B6EF8F8" w:rsidP="1B6EF8F8">
+    <w:p w:rsidRPr="00D6130B" w:rsidR="1B6EF8F8" w:rsidP="1B6EF8F8" w:rsidRDefault="1B6EF8F8" w14:paraId="434B0F19" w14:textId="7828CF08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2903A4FE" w14:textId="6B17C745" w:rsidR="00557A88" w:rsidRPr="00A16476" w:rsidRDefault="61D0B800" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00A16476" w:rsidR="00557A88" w:rsidP="00CC08E7" w:rsidRDefault="61D0B800" w14:paraId="2903A4FE" w14:textId="6B17C745">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>By accepting this appointment, you agree to teach, conduct research or engage in scholarship, and provide service, at any location within the University as specified by your department chair. You also agree to the “</w:t>
-      </w:r>
+        <w:t xml:space="preserve">By accepting this appointment, you agree to teach, conduct research or engage in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>scholarship</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="61D0B800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and provide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="61D0B800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>service,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="61D0B800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at any location within the University as specified by your department chair. You also agree to the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="61D0B800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>General Terms and Conditions of Faculty Appointment</w:t>
       </w:r>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">” in </w:t>
       </w:r>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Attachment A</w:t>
       </w:r>
       <w:r w:rsidRPr="61D0B800">
@@ -1518,714 +1576,744 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. This letter and these two attachments comprise the entire terms and conditions of your faculty appointment and may not be modified or altered by any oral or written statement or representation unless such statement or representation is confirmed in writing under the </w:t>
       </w:r>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>President’s or Provost’s signature.</w:t>
       </w:r>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C8337C" w14:textId="77777777" w:rsidR="00557A88" w:rsidRDefault="00557A88" w:rsidP="00CC08E7">
+    <w:p w:rsidR="00557A88" w:rsidP="00CC08E7" w:rsidRDefault="00557A88" w14:paraId="46C8337C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EEFC668" w14:textId="0BDD6068" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="1EEFC668" w14:textId="0BDD6068">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:strike/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If, as I hope, you find this offer to be satisfactory as presented, please indicate your acceptance by signing, dating, and r</w:t>
       </w:r>
       <w:r w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eturning the original letter to</w:t>
       </w:r>
-      <w:r w:rsidR="00A91759" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A91759" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>insert department n</w:t>
       </w:r>
-      <w:r w:rsidR="00A91759" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ame</w:t>
       </w:r>
-      <w:r w:rsidR="00367AA1" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00367AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00367AA1" w:rsidRPr="00634A26">
+      <w:r w:rsidRPr="00634A26" w:rsidR="00367AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00367AA1" w:rsidRPr="00502360">
+      <w:r w:rsidRPr="00502360" w:rsidR="00367AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Attn</w:t>
       </w:r>
-      <w:r w:rsidR="00A91759" w:rsidRPr="00081EB2">
+      <w:r w:rsidRPr="00081EB2" w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert name</w:t>
       </w:r>
-      <w:r w:rsidR="00367AA1" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00367AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00367AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00367AA1" w:rsidRPr="00502360">
+      <w:r w:rsidRPr="00502360" w:rsidR="00367AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>insert</w:t>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00634A26">
+      <w:r w:rsidRPr="00634A26" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="00A91759" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ealth </w:t>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00A91759" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">chool </w:t>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00A91759" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
-      <w:r w:rsidR="00A91759" w:rsidRPr="00634A26">
+      <w:r w:rsidRPr="00634A26" w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A91759" w:rsidRPr="00502360">
+      <w:r w:rsidRPr="00502360" w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A91759" w:rsidRPr="00081EB2">
+      <w:r w:rsidRPr="00081EB2" w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Alabama at </w:t>
       </w:r>
-      <w:r w:rsidR="00367AA1" w:rsidRPr="00081EB2">
+      <w:r w:rsidRPr="00081EB2" w:rsidR="00367AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Birmingham</w:t>
       </w:r>
-      <w:r w:rsidR="00367AA1" w:rsidRPr="00634A26">
+      <w:r w:rsidRPr="00634A26" w:rsidR="00367AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00367AA1" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00367AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>insert department address)</w:t>
       </w:r>
-      <w:r w:rsidR="00A91759" w:rsidRPr="00502360">
+      <w:r w:rsidRPr="00502360" w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">An additional copy is enclosed for your file. This offer will remain open for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00427047">
+        <w:t xml:space="preserve">An additional copy is enclosed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91759">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91759">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your file. This offer will remain open for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427047" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert length of time)</w:t>
       </w:r>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the date of this letter. If we have not received your signed acceptance by that date, we will assume that you have not accepted this offer. If you require any additional time to consider this offer, please contact</w:t>
       </w:r>
-      <w:r w:rsidR="00C641FC" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00C641FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F50616" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00F50616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the department chair.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9B378E" w14:textId="77777777" w:rsidR="007C4300" w:rsidRDefault="007C4300" w:rsidP="00CC08E7">
+    <w:p w:rsidR="007C4300" w:rsidP="00CC08E7" w:rsidRDefault="007C4300" w14:paraId="6F9B378E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30AF3022" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00F9175C" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00F9175C" w14:paraId="30AF3022" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Again, we</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> look forward to your joining the University community and to working with you in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FDE070" w14:textId="77777777" w:rsidR="00D226C0" w:rsidRDefault="00D226C0" w:rsidP="00CC08E7">
+    <w:p w:rsidR="00D226C0" w:rsidP="00CC08E7" w:rsidRDefault="00D226C0" w14:paraId="77FDE070" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61982AD6" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00F9175C" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00F9175C" w14:paraId="61982AD6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sincerely</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08E7" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00CC08E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B04137" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="25B04137" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75C29CEA" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="75C29CEA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="460AB737" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00F9175C" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00F9175C" w14:paraId="460AB737" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00556E67" w:rsidR="00FD0770">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24239CB6" w14:textId="77777777" w:rsidR="00FD0770" w:rsidRPr="00556E67" w:rsidRDefault="00FD0770" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00FD0770" w:rsidP="00CC08E7" w:rsidRDefault="00FD0770" w14:paraId="24239CB6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2299,623 +2387,638 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D96A9C" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00D96A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D96A9C" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00D96A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D96A9C" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00D96A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D96A9C" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00D96A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dean</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053FC2E5" w14:textId="77777777" w:rsidR="00FD0770" w:rsidRPr="00556E67" w:rsidRDefault="00D96A9C" w:rsidP="00D96A9C">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00FD0770" w:rsidP="00D96A9C" w:rsidRDefault="00D96A9C" w14:paraId="053FC2E5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(Department Name)</w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE0CB4" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00CE0CB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE0CB4" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00CE0CB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE0CB4" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00CE0CB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00556E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>(School Name)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A247752" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="7A247752" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64028477" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00D96A9C" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00D96A9C" w14:paraId="64028477" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Add additional school and departmental signatures as needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA0B6DA" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="4FA0B6DA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63939911" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="63939911" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enclosures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30641325" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="30641325" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A3F307C" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="0A3F307C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3533C7CF" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="3533C7CF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E8523F9" w14:textId="77777777" w:rsidR="00914278" w:rsidRPr="00556E67" w:rsidRDefault="00914278" w:rsidP="00914278">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00914278" w:rsidP="00914278" w:rsidRDefault="00914278" w14:paraId="1E8523F9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I have received, reviewed and understand the terms and conditions of employment contained in this letter, Attachment A (“General Terms and Conditions of Faculty Appointment”) and Attachment B (“Specific Terms and Conditions of Faculty Appointment”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C1BDC7" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="74C1BDC7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="479A6F95" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="479A6F95" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AB77D60" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="0AB77D60" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C5181F9" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="3C5181F9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00556E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">        __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF40CD8" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="1DF40CD8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -2953,528 +3056,590 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00556E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00367AA1" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00367AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369D76B6" w14:textId="77777777" w:rsidR="00CC08E7" w:rsidRPr="00556E67" w:rsidRDefault="00CC08E7" w:rsidP="00CC08E7">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00CC08E7" w:rsidP="00CC08E7" w:rsidRDefault="00CC08E7" w14:paraId="369D76B6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00556E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DFFF74" w14:textId="77777777" w:rsidR="00AE7F6A" w:rsidRPr="006B3C9C" w:rsidRDefault="00CC08E7" w:rsidP="00A74536">
+    <w:p w:rsidRPr="006B3C9C" w:rsidR="00AE7F6A" w:rsidP="00A74536" w:rsidRDefault="00CC08E7" w14:paraId="51DFFF74" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2361"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00AE7F6A" w:rsidRPr="006B3C9C">
+      <w:r w:rsidRPr="006B3C9C" w:rsidR="00AE7F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ATTACHMENT A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1957EF18" w14:textId="77777777" w:rsidR="00AE7F6A" w:rsidRPr="006B3C9C" w:rsidRDefault="00C106CC" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="006B3C9C" w:rsidR="00AE7F6A" w:rsidP="00C40C15" w:rsidRDefault="00C106CC" w14:paraId="1957EF18" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>General</w:t>
       </w:r>
-      <w:r w:rsidR="00AE7F6A" w:rsidRPr="006B3C9C">
+      <w:r w:rsidRPr="006B3C9C" w:rsidR="00AE7F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Te</w:t>
       </w:r>
       <w:r w:rsidRPr="006B3C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rms and Conditions of Faculty Appointment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7C190D" w14:textId="77777777" w:rsidR="00A74536" w:rsidRDefault="00A74536" w:rsidP="00C40C15">
+    <w:p w:rsidR="00A74536" w:rsidP="00C40C15" w:rsidRDefault="00A74536" w14:paraId="5D7C190D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CD9DD70" w14:textId="77777777" w:rsidR="00A74536" w:rsidRDefault="00A74536" w:rsidP="00A74536">
+    <w:p w:rsidR="00A74536" w:rsidP="00A74536" w:rsidRDefault="00A74536" w14:paraId="7CD9DD70" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Name:</w:t>
-      </w:r>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00427047">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00427047">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427047" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>insert name</w:t>
       </w:r>
       <w:r w:rsidRPr="00427047">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D110A19" w14:textId="77777777" w:rsidR="00A74536" w:rsidRPr="00556E67" w:rsidRDefault="00A74536" w:rsidP="00A74536">
+    <w:p w:rsidRPr="00556E67" w:rsidR="00A74536" w:rsidP="00A74536" w:rsidRDefault="00A74536" w14:paraId="4D110A19" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Letter Date:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert date</w:t>
       </w:r>
       <w:r w:rsidRPr="00427047">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BD3707" w14:textId="77777777" w:rsidR="00A74536" w:rsidRDefault="00A74536" w:rsidP="00A74536">
+    <w:p w:rsidR="00A74536" w:rsidP="00A74536" w:rsidRDefault="00A74536" w14:paraId="21BD3707" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Rank:</w:t>
-      </w:r>
+        <w:t>Rank</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(insert rank</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427047" w:rsidR="00081EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>insert rank</w:t>
       </w:r>
       <w:r w:rsidRPr="00427047">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F4C821" w14:textId="77777777" w:rsidR="00A74536" w:rsidRDefault="00A74536" w:rsidP="00A74536">
+    <w:p w:rsidR="00A74536" w:rsidP="00A74536" w:rsidRDefault="00A74536" w14:paraId="72F4C821" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>School/College:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert school/college</w:t>
       </w:r>
-      <w:r w:rsidR="006B3C9C" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="006B3C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AE89DB" w14:textId="77777777" w:rsidR="00A74536" w:rsidRPr="00427047" w:rsidRDefault="00A74536" w:rsidP="00A74536">
+    <w:p w:rsidRPr="00427047" w:rsidR="00A74536" w:rsidP="00A74536" w:rsidRDefault="00A74536" w14:paraId="33AE89DB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Department:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert department</w:t>
       </w:r>
       <w:r w:rsidRPr="00427047">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EB77BE" w14:textId="77777777" w:rsidR="00A74536" w:rsidRDefault="00A74536" w:rsidP="00A74536">
-[...18 lines deleted...]
-    <w:p w14:paraId="42B9A43F" w14:textId="77777777" w:rsidR="00B8147F" w:rsidRDefault="00AE7F6A" w:rsidP="00C40C15">
+    <w:p w:rsidR="00A74536" w:rsidP="00A74536" w:rsidRDefault="00A74536" w14:paraId="49EB77BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003559DD" w:rsidR="00AE7F6A" w:rsidP="00C40C15" w:rsidRDefault="00AE7F6A" w14:paraId="695D7E0D" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B8147F" w:rsidP="00C40C15" w:rsidRDefault="00AE7F6A" w14:paraId="42B9A43F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D51958">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Eligibility for Employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DED176" w14:textId="77777777" w:rsidR="00B8147F" w:rsidRDefault="00B8147F" w:rsidP="00C40C15">
+    <w:p w:rsidR="00B8147F" w:rsidP="00C40C15" w:rsidRDefault="00B8147F" w14:paraId="66DED176" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D168E23" w14:textId="77777777" w:rsidR="00A32ECD" w:rsidRPr="00081EB2" w:rsidRDefault="00AE7F6A" w:rsidP="00A74536">
+    <w:p w:rsidRPr="00081EB2" w:rsidR="00A32ECD" w:rsidP="00A74536" w:rsidRDefault="00AE7F6A" w14:paraId="0D168E23" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your offer for employment is contingent upon providing the University, </w:t>
+        <w:t xml:space="preserve">Your offer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employment is contingent upon providing the University, </w:t>
       </w:r>
       <w:r w:rsidRPr="00893D79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>prior</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to your first day of employment, official documentation of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D51958">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">degrees earned. An </w:t>
@@ -3548,601 +3713,660 @@
       </w:r>
       <w:r w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>). Foreign transcripts must be translated and certified by an e</w:t>
       </w:r>
       <w:r w:rsidR="00992162">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ducation credentialing agency. </w:t>
       </w:r>
       <w:r w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Our receiving the transcript by </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert date)</w:t>
       </w:r>
-      <w:r w:rsidR="00FD0770" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD0770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">would be much appreciated; however, it must be on file prior to your initial appointment date. Please request that the institution from which you received this degree send an official transcript of your academic record to the attention of </w:t>
       </w:r>
-      <w:r w:rsidR="00A32ECD" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00A32ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert name)</w:t>
       </w:r>
-      <w:r w:rsidR="00A32ECD" w:rsidRPr="005F0984">
+      <w:r w:rsidRPr="005F0984" w:rsidR="00A32ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A32ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the University of Alabama at Birmingham, </w:t>
       </w:r>
-      <w:r w:rsidR="002062DA" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="002062DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert school name)</w:t>
       </w:r>
-      <w:r w:rsidR="00F011E5" w:rsidRPr="00081EB2">
+      <w:r w:rsidRPr="00081EB2" w:rsidR="00F011E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002062DA" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="002062DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert</w:t>
       </w:r>
-      <w:r w:rsidR="002062DA" w:rsidRPr="00081EB2">
+      <w:r w:rsidRPr="00081EB2" w:rsidR="002062DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002062DA" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="002062DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>department name</w:t>
       </w:r>
-      <w:r w:rsidR="002062DA" w:rsidRPr="00154364">
+      <w:r w:rsidRPr="00154364" w:rsidR="002062DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00A32ECD" w:rsidRPr="00081EB2">
+      <w:r w:rsidRPr="00081EB2" w:rsidR="00A32ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A91759" w:rsidRPr="00081EB2">
+      <w:r w:rsidRPr="00081EB2" w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A91759" w:rsidRPr="00427047">
+      <w:r w:rsidRPr="00427047" w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert department address)</w:t>
       </w:r>
-      <w:r w:rsidR="00A32ECD" w:rsidRPr="00081EB2">
+      <w:r w:rsidRPr="00081EB2" w:rsidR="00A32ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35578844" w14:textId="77777777" w:rsidR="00A32ECD" w:rsidRDefault="00A32ECD" w:rsidP="00A74536">
+    <w:p w:rsidR="00A32ECD" w:rsidP="00A74536" w:rsidRDefault="00A32ECD" w14:paraId="35578844" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A137157" w14:textId="2FC09C85" w:rsidR="006B3C9C" w:rsidRPr="00047D8A" w:rsidRDefault="00047D8A" w:rsidP="006B3C9C">
+    <w:p w:rsidRPr="00047D8A" w:rsidR="006B3C9C" w:rsidP="006B3C9C" w:rsidRDefault="00047D8A" w14:paraId="7A137157" w14:textId="2FC09C85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00047D8A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your offer for employment is contingent upon satisfying all Federal employment eligibility requirements, including any necessary work authorizations, and is contingent upon compliance with all applicable federal rules and regulations, including but not limited those federal rules and regulations regarding sponsored research. Your offer for employment is contingent upon making no false or misleading representations in your application for employment. Your offer for employment is contingent upon </w:t>
+        <w:t xml:space="preserve">Your offer for employment is contingent upon satisfying all Federal employment eligibility requirements, including any necessary work authorizations, and is contingent upon compliance with all applicable federal rules and regulations, including but not </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00047D8A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>a successful criminal records</w:t>
+        <w:t>limited</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00047D8A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> check and a background records check. If the results of such checks are not satisfactory to UAB, this appointment is voidable by the University. Questions regarding employment-based immigration should be directed to the Office of International Faculty &amp; Staff Immigration Services at ifsis@uab.edu.  </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> those federal rules and regulations regarding sponsored research. Your offer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00047D8A">
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00047D8A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employment is contingent upon making no false or misleading representations in your application for employment. Your offer for employment is contingent upon a successful criminal records check and a background records check. If the results of such checks are not satisfactory to UAB, this appointment is voidable by the University. Questions regarding employment-based immigration should be directed to the Office of International Faculty &amp; Staff Immigration Services at ifsis@uab.edu.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047D8A">
+        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F0123C" w14:textId="77777777" w:rsidR="006B3C9C" w:rsidRDefault="006B3C9C" w:rsidP="006B3C9C">
+    <w:p w:rsidR="006B3C9C" w:rsidP="006B3C9C" w:rsidRDefault="006B3C9C" w14:paraId="56F0123C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52F87CE9" w14:textId="3A944D08" w:rsidR="00914278" w:rsidRDefault="61D0B800" w:rsidP="00A74536">
+    <w:p w:rsidR="00914278" w:rsidP="00A74536" w:rsidRDefault="61D0B800" w14:paraId="52F87CE9" w14:textId="3A944D08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Your offer for employment is contingent on successful completion of pre-employment background investigations that include, but not limited to, a criminal history background check, degree (education) verification, social media background checks, and employment history verification. You will receive information electronically requesting your consent to allow the University to conduct this investigation. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the background check has not been completed at the time your appointment begins, your appointment will be conditioned upon receipt of a background check report that is acceptable to the University. Before a final decision is made to void an appointment because of a background check result, you will receive a copy of the background check report and you will have an opportunity to provide explanatory information.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01A5B191" w14:textId="4BF60346" w:rsidR="61D0B800" w:rsidRDefault="61D0B800" w:rsidP="61D0B800">
+        <w:t xml:space="preserve"> the background check has not been completed at the time your appointment begins, your appointment will be conditioned upon receipt of a background check report that is acceptable to the University. Before a final decision is made to void an appointment because of a background check result, you will receive a copy of the background check </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="61D0B800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>report</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="61D0B800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and you will have an opportunity to provide explanatory information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="61D0B800" w:rsidP="61D0B800" w:rsidRDefault="61D0B800" w14:paraId="01A5B191" w14:textId="4BF60346">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CCB2D91" w14:textId="15380654" w:rsidR="61D0B800" w:rsidRDefault="61D0B800" w:rsidP="61D0B800">
+    <w:p w:rsidR="61D0B800" w:rsidP="61D0B800" w:rsidRDefault="61D0B800" w14:paraId="6CCB2D91" w14:textId="15380654">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D233DF7" w14:textId="2E3765C2" w:rsidR="61D0B800" w:rsidRDefault="61D0B800" w:rsidP="61D0B800">
+    <w:p w:rsidR="61D0B800" w:rsidP="61D0B800" w:rsidRDefault="61D0B800" w14:paraId="5D233DF7" w14:textId="2E3765C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1380233A" w14:textId="651E67A8" w:rsidR="61D0B800" w:rsidRDefault="61D0B800" w:rsidP="61D0B800">
+    <w:p w:rsidR="61D0B800" w:rsidP="61D0B800" w:rsidRDefault="61D0B800" w14:paraId="1380233A" w14:textId="651E67A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FAF90AB" w14:textId="0FDF1199" w:rsidR="61D0B800" w:rsidRDefault="61D0B800" w:rsidP="61D0B800">
+    <w:p w:rsidR="61D0B800" w:rsidP="61D0B800" w:rsidRDefault="61D0B800" w14:paraId="4FAF90AB" w14:textId="0FDF1199">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E51C5E8" w14:textId="4B77EEAE" w:rsidR="61D0B800" w:rsidRDefault="61D0B800" w:rsidP="61D0B800">
+    <w:p w:rsidR="61D0B800" w:rsidP="61D0B800" w:rsidRDefault="61D0B800" w14:paraId="1E51C5E8" w14:textId="4B77EEAE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AC2149A" w14:textId="61E0CCAE" w:rsidR="61D0B800" w:rsidRDefault="61D0B800" w:rsidP="61D0B800">
+    <w:p w:rsidR="61D0B800" w:rsidP="61D0B800" w:rsidRDefault="61D0B800" w14:paraId="7AC2149A" w14:textId="61E0CCAE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77778AAC" w14:textId="47002684" w:rsidR="61D0B800" w:rsidRDefault="61D0B800" w:rsidP="61D0B800">
+    <w:p w:rsidR="61D0B800" w:rsidP="61D0B800" w:rsidRDefault="61D0B800" w14:paraId="77778AAC" w14:textId="47002684">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="105EAF45" w14:textId="370070A2" w:rsidR="61D0B800" w:rsidRDefault="61D0B800" w:rsidP="61D0B800">
+    <w:p w:rsidR="61D0B800" w:rsidP="61D0B800" w:rsidRDefault="61D0B800" w14:paraId="105EAF45" w14:textId="370070A2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EAA1D0F" w14:textId="77777777" w:rsidR="006667B6" w:rsidRDefault="61D0B800" w:rsidP="003F7B43">
+    <w:p w:rsidR="006667B6" w:rsidP="003F7B43" w:rsidRDefault="61D0B800" w14:paraId="2EAA1D0F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Extension or Renewal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E57985E" w14:textId="7CB9D679" w:rsidR="61D0B800" w:rsidRDefault="61D0B800" w:rsidP="61D0B800">
+    <w:p w:rsidR="61D0B800" w:rsidP="61D0B800" w:rsidRDefault="61D0B800" w14:paraId="0E57985E" w14:textId="7CB9D679">
       <w:pPr>
         <w:keepLines/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06F6D417" w14:textId="3151DDA7" w:rsidR="00B80A55" w:rsidRDefault="61D0B800" w:rsidP="00A74536">
+    <w:p w:rsidR="00B80A55" w:rsidP="00A74536" w:rsidRDefault="61D0B800" w14:paraId="06F6D417" w14:textId="3151DDA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Extension or renewal of the Term, if any, is at the sole option of the University and the University need not provide explanation of the decision to renew or not renew (except as the Handbook otherwise provides for Tenure-Track Faculty). Renewal depends upon many factors including but not limited to availability of funding, organizational need, or mutually acceptable performance. Extensions or renewals of Term may be for a different period than the initial Term, and satisfactory performance does not guarantee renewal of appointment. To be valid, any extension or renewal of the Term must be in writing and signed by the Provost, Dean or appropriate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>designee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="61D0B800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the University.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="61D0B800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You understand that there is no claim on future employment beyond the Term of this appointment. If you are not notified in writing by the University of renewal or extension of this appointment, this appointment will expire on the last day of the Term stated in your offer letter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46332EDA" w14:textId="77777777" w:rsidR="00AD1EBB" w:rsidRDefault="00AD1EBB" w:rsidP="00A74536">
+    <w:p w:rsidR="00AD1EBB" w:rsidP="00A74536" w:rsidRDefault="00AD1EBB" w14:paraId="46332EDA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34993963" w14:textId="77777777" w:rsidR="00AD1EBB" w:rsidRDefault="61D0B800" w:rsidP="003F7B43">
+    <w:p w:rsidR="00AD1EBB" w:rsidP="003F7B43" w:rsidRDefault="61D0B800" w14:paraId="34993963" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>As with all faculty, you will be evaluated annually and will be eligible for merit-based compensation adjustments, when merit funds are available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B685C34" w14:textId="3846F1CE" w:rsidR="61D0B800" w:rsidRDefault="61D0B800" w:rsidP="61D0B800">
+    <w:p w:rsidR="61D0B800" w:rsidP="61D0B800" w:rsidRDefault="61D0B800" w14:paraId="5B685C34" w14:textId="3846F1CE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="753B5CC9" w14:textId="1D19FFF7" w:rsidR="006667B6" w:rsidRPr="006667B6" w:rsidRDefault="61D0B800" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="006667B6" w:rsidR="006667B6" w:rsidP="003F7B43" w:rsidRDefault="61D0B800" w14:paraId="753B5CC9" w14:textId="1D19FFF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Resignation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0163725A" w14:textId="77777777" w:rsidR="006667B6" w:rsidRDefault="006667B6" w:rsidP="00A74536">
+    <w:p w:rsidR="006667B6" w:rsidP="00A74536" w:rsidRDefault="006667B6" w14:paraId="0163725A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F268663" w14:textId="77777777" w:rsidR="0099120A" w:rsidRDefault="0099120A" w:rsidP="003F7B43">
+    <w:p w:rsidR="0099120A" w:rsidP="003F7B43" w:rsidRDefault="0099120A" w14:paraId="5F268663" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If you resign prior to completion of the Term of this appointment, you agree to provide notice to the University as provided in the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4160,629 +4384,678 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Handbook, but in no event less than 30 days’ prior written notice to the Chair</w:t>
       </w:r>
       <w:r w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or Dean</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FE7DCC" w14:textId="77777777" w:rsidR="001E5476" w:rsidRDefault="001E5476" w:rsidP="003F7B43">
+    <w:p w:rsidR="001E5476" w:rsidP="003F7B43" w:rsidRDefault="001E5476" w14:paraId="63FE7DCC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="352CEDC0" w14:textId="77777777" w:rsidR="001E5476" w:rsidRPr="001E5476" w:rsidRDefault="61D0B800" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="001E5476" w:rsidR="001E5476" w:rsidP="00DF031C" w:rsidRDefault="61D0B800" w14:paraId="352CEDC0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OIG/ GSA Clearance and Background Check</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A9B525" w14:textId="77777777" w:rsidR="00AE7F6A" w:rsidRDefault="00AE7F6A" w:rsidP="003F7B43">
+    <w:p w:rsidR="00AE7F6A" w:rsidP="003F7B43" w:rsidRDefault="00AE7F6A" w14:paraId="17A9B525" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64971079" w14:textId="77777777" w:rsidR="00E83212" w:rsidRDefault="00D44E00" w:rsidP="003F7B43">
+    <w:p w:rsidR="00E83212" w:rsidP="003F7B43" w:rsidRDefault="00D44E00" w14:paraId="64971079" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8147F">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please note that the University of Alabama at Birmingham conducts a review of the Office of the Inspector General (OIG) and the General Services Administration (GSA) exclusions lists to establish eligibility for each faculty member (or postdoctoral fellow/trainee) to receive federal funding. These databases are maintained by the federal Government to identify individuals who are excluded from participating in payments by Federal programs or contracts. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="125FEF77" w14:textId="77777777" w:rsidR="00914278" w:rsidRPr="00914278" w:rsidRDefault="00914278" w:rsidP="003F7B43">
+        <w:t xml:space="preserve">Please note that the University of Alabama at Birmingham conducts a review of the Office of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B8147F">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the Inspector</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B8147F">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> General (OIG) and the General Services Administration (GSA) exclusions lists to establish eligibility for each faculty member (or postdoctoral fellow/trainee) to receive federal funding. These databases are maintained by the federal Government to identify individuals who are excluded from participating in payments by Federal programs or contracts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00914278" w:rsidR="00914278" w:rsidP="003F7B43" w:rsidRDefault="00914278" w14:paraId="125FEF77" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0572653A" w14:textId="77777777" w:rsidR="00D14A07" w:rsidRDefault="00E83212" w:rsidP="003F7B43">
+    <w:p w:rsidR="00D14A07" w:rsidP="003F7B43" w:rsidRDefault="00E83212" w14:paraId="0572653A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">By signing this </w:t>
       </w:r>
       <w:r w:rsidR="00914278">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>appointment letter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, you are granting consent to UAB to conduct the necessary background check and OIG and GSA clearances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A21001" w14:textId="77777777" w:rsidR="00047C09" w:rsidRDefault="00047C09" w:rsidP="003F7B43">
+    <w:p w:rsidR="00047C09" w:rsidP="003F7B43" w:rsidRDefault="00047C09" w14:paraId="10A21001" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="344CB71A" w14:textId="77777777" w:rsidR="00D14A07" w:rsidRPr="00E4279C" w:rsidRDefault="61D0B800" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00E4279C" w:rsidR="00D14A07" w:rsidP="00DF031C" w:rsidRDefault="61D0B800" w14:paraId="344CB71A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Form I-9 Requirements  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E1937E2" w14:textId="77777777" w:rsidR="008F4EDD" w:rsidRDefault="008F4EDD" w:rsidP="003F7B43">
+        <w:t>Form</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="61D0B800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I-9 Requirements  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F4EDD" w:rsidP="003F7B43" w:rsidRDefault="008F4EDD" w14:paraId="7E1937E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2881D855" w14:textId="77777777" w:rsidR="00D74A06" w:rsidRPr="00D74A06" w:rsidRDefault="00D74A06" w:rsidP="00D74A06">
+    <w:p w:rsidRPr="00D74A06" w:rsidR="00D74A06" w:rsidP="00D74A06" w:rsidRDefault="00D74A06" w14:paraId="2881D855" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D74A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D74A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74A06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Offers of employment at the University of Alabama at Birmingham (UAB) are contingent upon your ability to prove that you are authorized to work in the United States as required by the Immigration Reform and Control Act of 1986. If you accept this offer, you will be required to complete a Form I-9 and provide proof of your eligibility to work in the United States within three (3) business days of your start date. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D74A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Section 1 of the Form I-9 must be completed no later than the first day of your employment</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Section 1 of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D74A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>In the event that</w:t>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the Form</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D74A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I-9 must be completed no later than the first day of your employment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74A06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D74A06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D74A06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> your eligibility for employment cannot be verified by your appointment date, this offer will become void.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1854F8D7" w14:textId="77777777" w:rsidR="00D74A06" w:rsidRPr="00D74A06" w:rsidRDefault="00D74A06" w:rsidP="00D74A06">
+    <w:p w:rsidRPr="00D74A06" w:rsidR="00D74A06" w:rsidP="00D74A06" w:rsidRDefault="00D74A06" w14:paraId="1854F8D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EDB2048" w14:textId="77777777" w:rsidR="00D74A06" w:rsidRPr="00D74A06" w:rsidRDefault="00D74A06" w:rsidP="00D74A06">
+    <w:p w:rsidRPr="00D74A06" w:rsidR="00D74A06" w:rsidP="00D74A06" w:rsidRDefault="00D74A06" w14:paraId="0EDB2048" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D74A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D74A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> comply with E-Verify requirements, UAB uses an electronic I-9 processing system. Your department contact will provide you with a link to the university’s [electronic I-9] </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D74A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>system;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D74A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> where you will be provided with instructions and guidelines for completing the Form I-9.  A list of acceptable identification documents can also be found at </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId13" w:history="1">
+        <w:t xml:space="preserve"> where you will be provided with instructions and guidelines for completing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D74A06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the Form</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D74A06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I-9.  A list of acceptable identification documents can also be found at </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="00D74A06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.uscis.gov/i-9-central/acceptable-documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D74A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8F750B" w14:textId="77777777" w:rsidR="00047D8A" w:rsidRDefault="00047D8A" w:rsidP="00047D8A">
+    <w:p w:rsidR="00047D8A" w:rsidP="00047D8A" w:rsidRDefault="00047D8A" w14:paraId="7B8F750B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A3BB32C" w14:textId="6C9DC4B0" w:rsidR="00D74A06" w:rsidRDefault="00047D8A" w:rsidP="00047D8A">
+    <w:p w:rsidR="00D74A06" w:rsidP="00047D8A" w:rsidRDefault="00047D8A" w14:paraId="1A3BB32C" w14:textId="6C9DC4B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00047D8A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>If you are not a US citizen or permanent resident, the department will work with the UAB Office of International Faculty &amp; Staff Immigration Services (IFSIS) to sponsor you for US work authorization. IFSIS provides information about common immigration processes at UAB on their website at </w:t>
-[...25 lines deleted...]
-      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:t>If you are not a US citizen or permanent resident, the department will work with the UAB Office of International Faculty &amp; Staff Immigration Services (IFSIS) to sponsor you for US work authorization. IFSIS provides information about common immigration processes at UAB on their website at https://www.uab.edu/global/faculty-staff/international-faculty-staff  and can be reached at </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId14">
         <w:r w:rsidRPr="00047D8A">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3E6"/>
           </w:rPr>
           <w:t>ifsis@uab.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00047D8A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. After US work authorization is secured on your behalf, you will receive instructions for completing Section 2 of Form I-9 with UAB’s International Payment Compliance Specialist or the </w:t>
       </w:r>
       <w:r w:rsidRPr="00047D8A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>HR Records office to complete so that you can begin work.</w:t>
       </w:r>
       <w:r w:rsidRPr="00047D8A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AE61B4" w14:textId="77777777" w:rsidR="00047D8A" w:rsidRPr="00047D8A" w:rsidRDefault="00047D8A" w:rsidP="00047D8A">
+    <w:p w:rsidRPr="00047D8A" w:rsidR="00047D8A" w:rsidP="00047D8A" w:rsidRDefault="00047D8A" w14:paraId="21AE61B4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F5564AA" w14:textId="77777777" w:rsidR="00B8147F" w:rsidRDefault="61D0B800" w:rsidP="00DF031C">
+    <w:p w:rsidR="00B8147F" w:rsidP="00DF031C" w:rsidRDefault="61D0B800" w14:paraId="7F5564AA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Approval of Appointment and Compliance with University Policies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A03CB1E" w14:textId="77777777" w:rsidR="00B8147F" w:rsidRDefault="00B8147F" w:rsidP="003F7B43">
+    <w:p w:rsidR="00B8147F" w:rsidP="003F7B43" w:rsidRDefault="00B8147F" w14:paraId="0A03CB1E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E93ED07" w14:textId="77777777" w:rsidR="00914278" w:rsidRPr="00914278" w:rsidRDefault="00914278" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00914278" w:rsidR="00914278" w:rsidP="003F7B43" w:rsidRDefault="00914278" w14:paraId="4E93ED07" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00914278">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">As is the case for all University employees, your employment is subject to approval by the Provost and President. As a condition of your employment, you are subject to all applicable practices, policies and procedures of the Board of Trustees of the University of Alabama, including but not limited to policies regarding conflicts of interests, nondiscrimination, outside professional activities, and intellectual property. It is your responsibility to be aware of these policies and procedures, as well as all others which may apply to you. University policies and procedures are subject to change without notice.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF9090D" w14:textId="6C68A3CD" w:rsidR="00914278" w:rsidRDefault="00914278" w:rsidP="003F7B43">
+    <w:p w:rsidR="00914278" w:rsidP="003F7B43" w:rsidRDefault="00914278" w14:paraId="1BF9090D" w14:textId="6C68A3CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0560E916" w14:textId="77777777" w:rsidR="006E314A" w:rsidRDefault="006E314A" w:rsidP="003F7B43">
+    <w:p w:rsidR="006E314A" w:rsidP="003F7B43" w:rsidRDefault="006E314A" w14:paraId="0560E916" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BDCF397" w14:textId="77777777" w:rsidR="00D74A06" w:rsidRPr="00914278" w:rsidRDefault="00D74A06" w:rsidP="003F7B43">
+    <w:p w:rsidRPr="00914278" w:rsidR="00D74A06" w:rsidP="003F7B43" w:rsidRDefault="00D74A06" w14:paraId="3BDCF397" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2679C6B7" w14:textId="77777777" w:rsidR="00B8147F" w:rsidRPr="00DE6896" w:rsidRDefault="61D0B800" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="00DE6896" w:rsidR="00B8147F" w:rsidP="00DF031C" w:rsidRDefault="61D0B800" w14:paraId="2679C6B7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Faculty Handbook</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C932AC" w14:textId="77777777" w:rsidR="00AF36BE" w:rsidRPr="00B8147F" w:rsidRDefault="00AF36BE" w:rsidP="006E314A">
+    <w:p w:rsidRPr="00B8147F" w:rsidR="00AF36BE" w:rsidP="006E314A" w:rsidRDefault="00AF36BE" w14:paraId="28C932AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49A9C24E" w14:textId="77777777" w:rsidR="00AE7F6A" w:rsidRDefault="00AE7F6A" w:rsidP="003F7B43">
+    <w:p w:rsidR="00AE7F6A" w:rsidP="003F7B43" w:rsidRDefault="00AE7F6A" w14:paraId="49A9C24E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your</w:t>
       </w:r>
       <w:r w:rsidRPr="003559DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4839,235 +5112,251 @@
       <w:r w:rsidRPr="003559DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">is hereby incorporated by reference, except as otherwise </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">specifically </w:t>
       </w:r>
       <w:r w:rsidRPr="003559DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">provided by your offer letter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109011AA" w14:textId="77777777" w:rsidR="004B3914" w:rsidRDefault="004B3914" w:rsidP="003F7B43">
+    <w:p w:rsidR="004B3914" w:rsidP="003F7B43" w:rsidRDefault="004B3914" w14:paraId="109011AA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02026CBF" w14:textId="77777777" w:rsidR="001919DB" w:rsidRDefault="00B70C12" w:rsidP="00145ABF">
+    <w:p w:rsidR="001919DB" w:rsidP="00145ABF" w:rsidRDefault="00B70C12" w14:paraId="02026CBF" w14:textId="4A766377">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The UAB Faculty Handbook addresses many questions that you may have about the rights and responsibilities of faculty at UAB. The U</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>aB H</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>andbook contains information about UAB policies and procedures related to faculty, including promotion and tenure</w:t>
       </w:r>
       <w:r w:rsidR="004B3914">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> guidelines. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">This document is available online at </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00154364" w:rsidRPr="00D51188">
+        <w:t xml:space="preserve">This document is available online </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC62FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC62FE" w:rsidR="00AC62FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="00AC62FE" w:rsidR="00AC62FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx</w:t>
+          <w:t>https://uab-public.policystat.com/policy/18730083/latest/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00145ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00914278">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">As a UAB employee, you will also be subject to the terms and conditions in the You &amp; UAB Handbook although the terms of the Faculty Handbook take precedence </w:t>
       </w:r>
       <w:r w:rsidR="004B3914">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">to the extent of any conflict. </w:t>
       </w:r>
       <w:r w:rsidR="00914278">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">You &amp; UAB can be found online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="001919DB" w:rsidRPr="00FB0CDE">
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="00FB0CDE" w:rsidR="001919DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.uab.edu/humanresources/home/policies/handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001919DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32128187" w14:textId="77777777" w:rsidR="00DE6896" w:rsidRPr="003559DD" w:rsidRDefault="00DE6896" w:rsidP="004B3914">
-[...9 lines deleted...]
-    <w:p w14:paraId="0AFFDCFC" w14:textId="77777777" w:rsidR="00AF36BE" w:rsidRDefault="61D0B800" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="003559DD" w:rsidR="00DE6896" w:rsidP="004B3914" w:rsidRDefault="00DE6896" w14:paraId="32128187" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF36BE" w:rsidP="00DF031C" w:rsidRDefault="61D0B800" w14:paraId="0AFFDCFC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Benefits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CD57DC" w14:textId="77777777" w:rsidR="00B8147F" w:rsidRDefault="00AE7F6A" w:rsidP="003F7B43">
+    <w:p w:rsidR="00B8147F" w:rsidP="003F7B43" w:rsidRDefault="00AE7F6A" w14:paraId="14CD57DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003559DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B06220" w14:textId="77777777" w:rsidR="00D96A9C" w:rsidRPr="00D96A9C" w:rsidRDefault="00AE7F6A" w:rsidP="00556E67">
+    <w:p w:rsidRPr="00D96A9C" w:rsidR="00D96A9C" w:rsidP="00556E67" w:rsidRDefault="00AE7F6A" w14:paraId="24B06220" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003559DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -5139,198 +5428,216 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>frames and deadlines.</w:t>
       </w:r>
       <w:r w:rsidR="004B3914">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F165A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This position carries a substantial body of fringe benefits, which can be found in the You and UAB Handbook—</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="001919DB" w:rsidRPr="00FB0CDE">
+      <w:hyperlink w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="00FB0CDE" w:rsidR="001919DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.uab.edu/humanresources/home/policies/handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001919DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D96A9C" w:rsidRPr="003559DD">
+      <w:r w:rsidRPr="003559DD" w:rsidR="00D96A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Questions regarding benefits should be directed to </w:t>
       </w:r>
-      <w:r w:rsidR="00D96A9C" w:rsidRPr="00D96A9C">
-[...5 lines deleted...]
-        <w:t>the Department of Human Resources and Employee Benefits:  205-934-3458</w:t>
+      <w:r w:rsidRPr="00D96A9C" w:rsidR="00D96A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the Department of Human Resources and Employee Benefits</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D96A9C" w:rsidR="00D96A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:  205</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D96A9C" w:rsidR="00D96A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-934-3458</w:t>
       </w:r>
       <w:r w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, or through your school’s HR consultant</w:t>
       </w:r>
-      <w:r w:rsidR="00D96A9C" w:rsidRPr="00D96A9C">
+      <w:r w:rsidRPr="00D96A9C" w:rsidR="00D96A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB118E1" w14:textId="77777777" w:rsidR="00B82B70" w:rsidRDefault="00B82B70" w:rsidP="00A74536">
+    <w:p w:rsidR="00B82B70" w:rsidP="00A74536" w:rsidRDefault="00B82B70" w14:paraId="1DB118E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E142C82" w14:textId="77777777" w:rsidR="00B82B70" w:rsidRDefault="61D0B800" w:rsidP="00D14A07">
+    <w:p w:rsidR="00B82B70" w:rsidP="00D14A07" w:rsidRDefault="61D0B800" w14:paraId="2E142C82" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Getting Paid at UAB/Taxation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FC369D" w14:textId="77777777" w:rsidR="00B82B70" w:rsidRPr="00EC4A50" w:rsidRDefault="00B82B70" w:rsidP="00A74536">
+    <w:p w:rsidRPr="00EC4A50" w:rsidR="00B82B70" w:rsidP="00A74536" w:rsidRDefault="00B82B70" w14:paraId="56FC369D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24C81880" w14:textId="30A3BDFE" w:rsidR="00DE6896" w:rsidRPr="002869CA" w:rsidRDefault="00DE6896" w:rsidP="00DE6896">
+    <w:p w:rsidRPr="002869CA" w:rsidR="00DE6896" w:rsidP="00DE6896" w:rsidRDefault="00DE6896" w14:paraId="24C81880" w14:textId="30A3BDFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -5446,110 +5753,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00042C20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> receive payment. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>These practices may be changed from time to time at UAB’s sole discretion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B60BCD2" w14:textId="77777777" w:rsidR="00DE6896" w:rsidRPr="00042C20" w:rsidRDefault="00DE6896" w:rsidP="004B3914">
+    <w:p w:rsidRPr="00042C20" w:rsidR="00DE6896" w:rsidP="004B3914" w:rsidRDefault="00DE6896" w14:paraId="2B60BCD2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3938815B" w14:textId="77777777" w:rsidR="00992162" w:rsidRDefault="61D0B800" w:rsidP="00DE6896">
+    <w:p w:rsidR="00992162" w:rsidP="00DE6896" w:rsidRDefault="61D0B800" w14:paraId="3938815B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Assignment</w:t>
       </w:r>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C75B52" w14:textId="77777777" w:rsidR="00992162" w:rsidRDefault="00992162" w:rsidP="00992162">
+    <w:p w:rsidR="00992162" w:rsidP="00992162" w:rsidRDefault="00992162" w14:paraId="47C75B52" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46073BC5" w14:textId="77777777" w:rsidR="00DE6896" w:rsidRDefault="00DE6896" w:rsidP="00992162">
+    <w:p w:rsidR="00DE6896" w:rsidP="00992162" w:rsidRDefault="00DE6896" w14:paraId="46073BC5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042C20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The University</w:t>
       </w:r>
       <w:r w:rsidR="00D249D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -5558,450 +5865,468 @@
       <w:r w:rsidRPr="00042C20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> reserves the right to change your assignment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, as well as your physical location, at any time</w:t>
       </w:r>
       <w:r w:rsidRPr="00042C20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, and you may be reassigned duties as determined by the University.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E8CCC62" w14:textId="77777777" w:rsidR="00F15641" w:rsidRDefault="00F15641" w:rsidP="00914278">
-[...8 lines deleted...]
-    <w:p w14:paraId="1A89A0F3" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00CB58E0" w:rsidRDefault="61D0B800" w:rsidP="00D14A07">
+    <w:p w:rsidR="00F15641" w:rsidP="00914278" w:rsidRDefault="00F15641" w14:paraId="1E8CCC62" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="002D0519" w:rsidP="00D14A07" w:rsidRDefault="61D0B800" w14:paraId="1A89A0F3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Code of Conduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF0397C" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00CB58E0" w:rsidRDefault="002D0519" w:rsidP="002D0519">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="002D0519" w:rsidP="002D0519" w:rsidRDefault="002D0519" w14:paraId="2CF0397C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16DA0E29" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00CB58E0" w:rsidRDefault="002D0519" w:rsidP="00DE6896">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="002D0519" w:rsidP="00DE6896" w:rsidRDefault="002D0519" w14:paraId="16DA0E29" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ethical conduct is a fundamental expectation for every UAB community member. All employees must abide by the standards of behavior outlined in the UAB Enterprise Code of Conduct. Upon hire, new faculty members are required to attest to the Code by completing the online course automatically assigned to them in the UAB Faculty and Staff Learning System during the orientation process. Behaviors inconsistent with the Code may result in appropriate consequences, up to and including termination. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465DF2A4" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00CB58E0" w:rsidRDefault="002D0519" w:rsidP="002D0519">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="002D0519" w:rsidP="002D0519" w:rsidRDefault="002D0519" w14:paraId="465DF2A4" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D325CD0" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00CB58E0" w:rsidRDefault="61D0B800" w:rsidP="00D14A07">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="002D0519" w:rsidP="00D14A07" w:rsidRDefault="61D0B800" w14:paraId="1D325CD0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Conflict of Interest and Conflict of Commitment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301F6C3C" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00CB58E0" w:rsidRDefault="002D0519" w:rsidP="002D0519">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="002D0519" w:rsidP="002D0519" w:rsidRDefault="002D0519" w14:paraId="301F6C3C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4087F703" w14:textId="77777777" w:rsidR="00DE6896" w:rsidRDefault="00DE6896" w:rsidP="00831EC3">
+    <w:p w:rsidR="00DE6896" w:rsidP="00831EC3" w:rsidRDefault="00DE6896" w14:paraId="4087F703" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Faculty members must adhere to all applicable federal and state laws and regulations and University and school policies related to conflict of interest and conflict of commitment. As public employees under the State of Alabama Ethics Law, faculty members may not use their positions for personal gain. In addition, in accordance with UAB policy, faculty members have an obligation to seek advance approval for external activities and disclose financial interests related to their institutional responsibilities to ensure that they do not interfere with their primary employment respon</w:t>
+        <w:t xml:space="preserve">Faculty members must adhere to all applicable federal and state laws and regulations and University and school policies related to conflict of interest and conflict of commitment. As public employees under the State of Alabama Ethics Law, faculty members may not use their positions for personal gain. In addition, in accordance with UAB policy, faculty members have an obligation to seek </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CB58E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>advance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB58E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approval for external activities and disclose financial interests related to their institutional responsibilities to ensure that they do not interfere with their primary employment respon</w:t>
       </w:r>
       <w:r w:rsidR="004B3914">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sibilities at the institution. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty members are encouraged to discuss their current arrangements with their prospective </w:t>
       </w:r>
       <w:r w:rsidR="00A91759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dean and/or C</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>hair prior to acc</w:t>
       </w:r>
       <w:r w:rsidR="004B3914">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">epting an offer of employment. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty participation in external activities is approved at the discretion of division, department, and school leadership, and certain activities may not be permissible or otherwise approved. Faculty members must file the appropriate forms at the time of hire for any activities or interests continuing or commencing after UAB employment.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1C174A" w14:textId="77777777" w:rsidR="00914278" w:rsidRDefault="00914278" w:rsidP="002D0519">
+    <w:p w:rsidR="00914278" w:rsidP="002D0519" w:rsidRDefault="00914278" w14:paraId="3B1C174A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FB64C9F" w14:textId="77777777" w:rsidR="00914278" w:rsidRPr="00914278" w:rsidRDefault="61D0B800" w:rsidP="00D14A07">
+    <w:p w:rsidRPr="00914278" w:rsidR="00914278" w:rsidP="00D14A07" w:rsidRDefault="61D0B800" w14:paraId="3FB64C9F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Patent Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA64854" w14:textId="77777777" w:rsidR="00914278" w:rsidRDefault="00914278" w:rsidP="00914278">
+    <w:p w:rsidR="00914278" w:rsidP="00914278" w:rsidRDefault="00914278" w14:paraId="4FA64854" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39318CD1" w14:textId="77777777" w:rsidR="00831EC3" w:rsidRDefault="00831EC3" w:rsidP="00831EC3">
+    <w:p w:rsidR="00831EC3" w:rsidP="00831EC3" w:rsidRDefault="00831EC3" w14:paraId="39318CD1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -6011,123 +6336,123 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>By signing this appointment letter, you agree that you are bound by and will comply with UAB’s patent policy set forth as Board Rule 509 of the Board Rules for the Board of Trustees of the University of Alabama</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> You agree that you hereby assign all intellectual property to UAB in accordance with the terms of Board Rule 509.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF400A6" w14:textId="77777777" w:rsidR="00D74A06" w:rsidRPr="00CB58E0" w:rsidRDefault="00D74A06" w:rsidP="00831EC3">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="00D74A06" w:rsidP="00831EC3" w:rsidRDefault="00D74A06" w14:paraId="3CF400A6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77C9A828" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00CB58E0" w:rsidRDefault="61D0B800" w:rsidP="00D14A07">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="002D0519" w:rsidP="00D14A07" w:rsidRDefault="61D0B800" w14:paraId="77C9A828" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NCAA Compliance</w:t>
       </w:r>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E450E28" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00CB58E0" w:rsidRDefault="002D0519" w:rsidP="002D0519">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="002D0519" w:rsidP="002D0519" w:rsidRDefault="002D0519" w14:paraId="0E450E28" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A3CBF52" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00CB58E0" w:rsidRDefault="002D0519" w:rsidP="00831EC3">
+    <w:p w:rsidRPr="00CB58E0" w:rsidR="002D0519" w:rsidP="00831EC3" w:rsidRDefault="002D0519" w14:paraId="0A3CBF52" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -6138,122 +6463,122 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty members are expected to understand and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be in compliance with</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CB58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> NCAA regulations for areas and departments in which their essential functions cause them to interact with student athletes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57845566" w14:textId="77777777" w:rsidR="00CC34B9" w:rsidRPr="00003C07" w:rsidRDefault="00CC34B9" w:rsidP="00A74536">
+    <w:p w:rsidRPr="00003C07" w:rsidR="00CC34B9" w:rsidP="00A74536" w:rsidRDefault="00CC34B9" w14:paraId="57845566" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ACD1521" w14:textId="77777777" w:rsidR="008F5C3B" w:rsidRDefault="61D0B800" w:rsidP="00831EC3">
+    <w:p w:rsidR="008F5C3B" w:rsidP="00831EC3" w:rsidRDefault="61D0B800" w14:paraId="0ACD1521" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61D0B800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>General Terms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B05C1D" w14:textId="77777777" w:rsidR="008F5C3B" w:rsidRDefault="008F5C3B" w:rsidP="008F5C3B">
+    <w:p w:rsidR="008F5C3B" w:rsidP="008F5C3B" w:rsidRDefault="008F5C3B" w14:paraId="78B05C1D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20CACF88" w14:textId="77777777" w:rsidR="00F15641" w:rsidRPr="00831EC3" w:rsidRDefault="00BA2D0C" w:rsidP="00831EC3">
+    <w:p w:rsidRPr="00831EC3" w:rsidR="00F15641" w:rsidP="00831EC3" w:rsidRDefault="00BA2D0C" w14:paraId="20CACF88" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41601">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="006F0869">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">initial </w:t>
       </w:r>
@@ -6470,1028 +6795,1094 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>entered into</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F41601">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> between you and the University</w:t>
       </w:r>
       <w:r w:rsidRPr="00831EC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Paragraph headings are mere catchwords and shall not be used in interpretation of the terms of this letter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8845C9" w14:textId="77777777" w:rsidR="00BA2D0C" w:rsidRDefault="00BA2D0C" w:rsidP="00BA2D0C">
-[...9 lines deleted...]
-    <w:p w14:paraId="49E9FE65" w14:textId="77777777" w:rsidR="002970BF" w:rsidRDefault="002970BF" w:rsidP="002970BF">
+    <w:p w:rsidR="00BA2D0C" w:rsidP="00BA2D0C" w:rsidRDefault="00BA2D0C" w14:paraId="1F8845C9" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002970BF" w:rsidP="002970BF" w:rsidRDefault="002970BF" w14:paraId="49E9FE65" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00574AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Lic</w:t>
       </w:r>
       <w:r w:rsidRPr="0054725E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ensure Information/Requirements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/Credentialing</w:t>
       </w:r>
       <w:r w:rsidR="00047C09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D14262" w14:textId="77777777" w:rsidR="002970BF" w:rsidRDefault="002970BF" w:rsidP="002970BF">
+    <w:p w:rsidR="002970BF" w:rsidP="002970BF" w:rsidRDefault="002970BF" w14:paraId="30D14262" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66EC6D56" w14:textId="77777777" w:rsidR="002970BF" w:rsidRDefault="002970BF" w:rsidP="00A51865">
+    <w:p w:rsidR="002970BF" w:rsidP="00A51865" w:rsidRDefault="002970BF" w14:paraId="66EC6D56" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This appointment is contingent upon your obtaining and maintaining a valid, unrestricted Alabama licensure to practice as a Registered Nurse. Additionally, you must provide the following: 1) proof of national certification for advanced practice; if applicable, 2) proof of licensure for advance practice in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Alabama; 3) proof of completed hepatitis B immunization series, or a confirmed prior illness with hepatitis B; 4)</w:t>
       </w:r>
       <w:r w:rsidR="00D74A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>your current CPR certification, and 5) evidence of updated TB testing within the last year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172B5DE0" w14:textId="77777777" w:rsidR="004A082C" w:rsidRDefault="004A082C" w:rsidP="00A51865">
+    <w:p w:rsidR="004A082C" w:rsidP="00A51865" w:rsidRDefault="004A082C" w14:paraId="172B5DE0" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75BD27D9" w14:textId="77777777" w:rsidR="00BC2873" w:rsidRPr="00BC2873" w:rsidRDefault="004A082C" w:rsidP="00145ABF">
+    <w:p w:rsidRPr="00BC2873" w:rsidR="00BC2873" w:rsidP="00145ABF" w:rsidRDefault="004A082C" w14:paraId="75BD27D9" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00145ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Include language that is appro</w:t>
       </w:r>
-      <w:r w:rsidR="00145ABF" w:rsidRPr="00145ABF">
+      <w:r w:rsidRPr="00145ABF" w:rsidR="00145ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>priate to the departmental requirements as necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74AEA8FD" w14:textId="77777777" w:rsidR="00663F79" w:rsidRPr="001C1BF3" w:rsidRDefault="00CF29D3" w:rsidP="00145ABF">
+    <w:p w:rsidRPr="001C1BF3" w:rsidR="00663F79" w:rsidP="00145ABF" w:rsidRDefault="00CF29D3" w14:paraId="74AEA8FD" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00C106CC" w:rsidRPr="001C1BF3">
+      <w:r w:rsidRPr="001C1BF3" w:rsidR="00C106CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ATTACHMENT B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B95E72C" w14:textId="77777777" w:rsidR="00663F79" w:rsidRPr="001C1BF3" w:rsidRDefault="00663F79" w:rsidP="00FA2497">
+    <w:p w:rsidRPr="001C1BF3" w:rsidR="00663F79" w:rsidP="00FA2497" w:rsidRDefault="00663F79" w14:paraId="6B95E72C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Specific Terms and Conditions of </w:t>
       </w:r>
-      <w:r w:rsidR="007A74B1" w:rsidRPr="001C1BF3">
+      <w:r w:rsidRPr="001C1BF3" w:rsidR="007A74B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Faculty Appointment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D26729" w14:textId="77777777" w:rsidR="005A11A3" w:rsidRDefault="005A11A3" w:rsidP="00C40C15">
+    <w:p w:rsidR="005A11A3" w:rsidP="00C40C15" w:rsidRDefault="005A11A3" w14:paraId="70D26729" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52CC8A8D" w14:textId="77777777" w:rsidR="00FD604A" w:rsidRDefault="00FD604A" w:rsidP="00C40C15">
+    <w:p w:rsidR="00FD604A" w:rsidP="00C40C15" w:rsidRDefault="00FD604A" w14:paraId="52CC8A8D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BEC2A67" w14:textId="77777777" w:rsidR="002D0519" w:rsidRPr="00556E67" w:rsidRDefault="002D0519" w:rsidP="002D0519">
+    <w:p w:rsidRPr="00556E67" w:rsidR="002D0519" w:rsidP="002D0519" w:rsidRDefault="002D0519" w14:paraId="0BEC2A67" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Language included here are examples of text likely to be included in each section as is applicable for the </w:t>
       </w:r>
-      <w:r w:rsidR="00A91B8B" w:rsidRPr="00556E67">
+      <w:r w:rsidRPr="00556E67" w:rsidR="00A91B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">specific </w:t>
       </w:r>
       <w:r w:rsidRPr="00556E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>department]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E236976" w14:textId="77777777" w:rsidR="002D0519" w:rsidRDefault="002D0519" w:rsidP="00C40C15">
+    <w:p w:rsidR="002D0519" w:rsidP="00C40C15" w:rsidRDefault="002D0519" w14:paraId="7E236976" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F91CEFA" w14:textId="77777777" w:rsidR="008F5C3B" w:rsidRDefault="008F5C3B" w:rsidP="008F5C3B">
+    <w:p w:rsidR="008F5C3B" w:rsidP="008F5C3B" w:rsidRDefault="008F5C3B" w14:paraId="2F91CEFA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Name:</w:t>
-      </w:r>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00154364">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00154364">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00154364" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>insert name</w:t>
       </w:r>
       <w:r w:rsidRPr="00154364">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07BE1115" w14:textId="77777777" w:rsidR="008F5C3B" w:rsidRDefault="008F5C3B" w:rsidP="008F5C3B">
+    <w:p w:rsidR="008F5C3B" w:rsidP="008F5C3B" w:rsidRDefault="008F5C3B" w14:paraId="07BE1115" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Letter Date:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00154364">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00154364">
+      <w:r w:rsidRPr="00154364" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>insert d</w:t>
       </w:r>
       <w:r w:rsidRPr="00154364">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A21850" w14:textId="77777777" w:rsidR="008F5C3B" w:rsidRDefault="008F5C3B" w:rsidP="008F5C3B">
+    <w:p w:rsidR="008F5C3B" w:rsidP="008F5C3B" w:rsidRDefault="008F5C3B" w14:paraId="21A21850" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Rank:</w:t>
-      </w:r>
+        <w:t>Rank</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00154364">
+      <w:r w:rsidRPr="00154364" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(insert rank</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00154364" w:rsidR="00081EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>insert rank</w:t>
       </w:r>
       <w:r w:rsidRPr="00154364">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628B8C0D" w14:textId="77777777" w:rsidR="008F5C3B" w:rsidRDefault="008F5C3B" w:rsidP="008F5C3B">
+    <w:p w:rsidR="008F5C3B" w:rsidP="008F5C3B" w:rsidRDefault="008F5C3B" w14:paraId="628B8C0D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>School/College:</w:t>
-      </w:r>
+        <w:t>School/College</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A91B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00154364">
+      <w:r w:rsidRPr="00154364" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(insert school/college</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A91B8B" w:rsidRPr="00154364">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00154364" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>insert school/college</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154364" w:rsidR="00A91B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E88CA82" w14:textId="77777777" w:rsidR="008F5C3B" w:rsidRPr="00154364" w:rsidRDefault="008F5C3B" w:rsidP="008F5C3B">
+    <w:p w:rsidRPr="00154364" w:rsidR="008F5C3B" w:rsidP="008F5C3B" w:rsidRDefault="008F5C3B" w14:paraId="1E88CA82" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Department:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00081EB2" w:rsidRPr="00154364">
+      <w:r w:rsidRPr="00154364" w:rsidR="00081EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(insert department</w:t>
       </w:r>
       <w:r w:rsidRPr="00154364">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CD9367" w14:textId="77777777" w:rsidR="008F5C3B" w:rsidRPr="005A11A3" w:rsidRDefault="008F5C3B" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="005A11A3" w:rsidR="008F5C3B" w:rsidP="00C40C15" w:rsidRDefault="008F5C3B" w14:paraId="00CD9367" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="699C9668" w14:textId="77777777" w:rsidR="00663F79" w:rsidRPr="005A11A3" w:rsidRDefault="00663F79" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="005A11A3" w:rsidR="00663F79" w:rsidP="00C40C15" w:rsidRDefault="00663F79" w14:paraId="699C9668" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3742F245" w14:textId="77777777" w:rsidR="00F15641" w:rsidRPr="00F15641" w:rsidRDefault="00F15641" w:rsidP="00E2689B">
+    <w:p w:rsidRPr="00F15641" w:rsidR="00F15641" w:rsidP="00E2689B" w:rsidRDefault="00F15641" w14:paraId="3742F245" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F15641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Duties &amp; Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5501E2" w14:textId="77777777" w:rsidR="007A74B1" w:rsidRDefault="007A74B1" w:rsidP="00C40C15">
+    <w:p w:rsidR="007A74B1" w:rsidP="00C40C15" w:rsidRDefault="007A74B1" w14:paraId="1E5501E2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E35F326" w14:textId="77777777" w:rsidR="008664C2" w:rsidRPr="004866B9" w:rsidRDefault="008664C2" w:rsidP="002F07D0">
+    <w:p w:rsidRPr="004866B9" w:rsidR="008664C2" w:rsidP="002F07D0" w:rsidRDefault="008664C2" w14:paraId="3E35F326" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BDCD8D" w14:textId="77777777" w:rsidR="008664C2" w:rsidRPr="004866B9" w:rsidRDefault="008664C2" w:rsidP="002F07D0">
+    <w:p w:rsidRPr="004866B9" w:rsidR="008664C2" w:rsidP="002F07D0" w:rsidRDefault="008664C2" w14:paraId="36BDCD8D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A835E69" w14:textId="77777777" w:rsidR="0041696E" w:rsidRPr="004866B9" w:rsidRDefault="00D61786" w:rsidP="002F07D0">
+    <w:p w:rsidRPr="004866B9" w:rsidR="0041696E" w:rsidP="002F07D0" w:rsidRDefault="00D61786" w14:paraId="2A835E69" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>As a faculty member in the Department of Health Care Organization and Policy, you will have responsibilities related to instruction, scholarship, and service to the Un</w:t>
       </w:r>
-      <w:r w:rsidR="0031475B" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">iversity and its constituency. </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Evaluation of your performance for promotion and salary adjustments will consider your effectivenes</w:t>
       </w:r>
-      <w:r w:rsidR="0031475B" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s in all three areas.</w:t>
       </w:r>
       <w:r w:rsidR="00E21375">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00147BC1" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="00147BC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Normally, </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">faculty members are expected to teach two course each academic year for the Department, however, </w:t>
+        <w:t xml:space="preserve">faculty members are expected to teach two </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>in light of</w:t>
+        <w:t>course</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> each academic year for the Department, however, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004866B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in light of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004866B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> your other teaching commitments (stated in this letter), your initial teaching responsibilit</w:t>
       </w:r>
-      <w:r w:rsidR="0031475B" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>y will be to teach one course.</w:t>
       </w:r>
       <w:r w:rsidR="00CC3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You are encouraged and expected to participate in service activities within the department, school, university, the profession, and the community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC9A0DD" w14:textId="77777777" w:rsidR="00F15641" w:rsidRPr="004866B9" w:rsidRDefault="00F15641" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00F15641" w:rsidP="00C40C15" w:rsidRDefault="00F15641" w14:paraId="0CC9A0DD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E2CF309" w14:textId="77777777" w:rsidR="00F15641" w:rsidRPr="004866B9" w:rsidRDefault="002F07D0" w:rsidP="00AB469F">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00F15641" w:rsidP="00AB469F" w:rsidRDefault="002F07D0" w14:paraId="2E2CF309" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BC1B9B" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="00BC1B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D747551" w14:textId="77777777" w:rsidR="00BC1B9B" w:rsidRPr="004866B9" w:rsidRDefault="00BC1B9B" w:rsidP="00AB469F">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00BC1B9B" w:rsidP="00AB469F" w:rsidRDefault="00BC1B9B" w14:paraId="0D747551" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47C55E1F" w14:textId="77777777" w:rsidR="00BC1B9B" w:rsidRPr="004866B9" w:rsidRDefault="00BC1B9B" w:rsidP="002F07D0">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00BC1B9B" w:rsidP="002F07D0" w:rsidRDefault="00BC1B9B" w14:paraId="47C55E1F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -7540,416 +7931,487 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> percent salary support for three years, and the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>three year</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> commitment will renew every year on October 1 for a new three</w:t>
+        <w:t xml:space="preserve"> commitment will renew every year on October 1 for a new </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004866B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>three</w:t>
       </w:r>
       <w:r w:rsidR="00CC3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> year</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> period unless the Chair of the Department of Health Care Organization</w:t>
       </w:r>
-      <w:r w:rsidR="0099637A" w:rsidRPr="004866B9">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> and Policy is notified otherwise by the De</w:t>
+      <w:r w:rsidRPr="004866B9" w:rsidR="0099637A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Policy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004866B9" w:rsidR="0099637A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004866B9" w:rsidR="0099637A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notified otherwise by the De</w:t>
       </w:r>
       <w:r w:rsidR="00E21375">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>an of the School of Business.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B89FDA" w14:textId="77777777" w:rsidR="00BC1B9B" w:rsidRPr="004866B9" w:rsidRDefault="00BC1B9B" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00BC1B9B" w:rsidP="00C40C15" w:rsidRDefault="00BC1B9B" w14:paraId="79B89FDA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AD9712C" w14:textId="77777777" w:rsidR="00D159C9" w:rsidRPr="004866B9" w:rsidRDefault="007E6CDD" w:rsidP="00D159C9">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00D159C9" w:rsidP="00D159C9" w:rsidRDefault="007E6CDD" w14:paraId="3AD9712C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D159C9" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="00D159C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D76BF1" w14:textId="77777777" w:rsidR="00D971F6" w:rsidRPr="004866B9" w:rsidRDefault="00D971F6" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00D971F6" w:rsidP="00C40C15" w:rsidRDefault="00D971F6" w14:paraId="42D76BF1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D54D6EA" w14:textId="77777777" w:rsidR="00D159C9" w:rsidRPr="004866B9" w:rsidRDefault="002E56C9" w:rsidP="007E6CDD">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00D159C9" w:rsidP="007E6CDD" w:rsidRDefault="002E56C9" w14:paraId="5D54D6EA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You will be expected to teach one course per year</w:t>
       </w:r>
-      <w:r w:rsidR="0031475B" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> beginning in your fourth year.</w:t>
       </w:r>
       <w:r w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0031475B" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n terms of advising, you will have no advising respo</w:t>
       </w:r>
       <w:r w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nsibilities in the first year. </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>In the second year, you will be assigned no more than 3 MPH advisees, and thereafter, you will acquire student advisees in proportion to other faculty based on th</w:t>
+        <w:t xml:space="preserve">In the second year, you will be assigned no more than 3 MPH </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004866B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>advisees</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004866B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and thereafter, you will acquire student </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004866B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>advisees</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004866B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in proportion to other faculty based on th</w:t>
       </w:r>
       <w:r w:rsidR="00E21375">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e number of student admissions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC5AB19" w14:textId="77777777" w:rsidR="00F4206C" w:rsidRPr="004866B9" w:rsidRDefault="00F4206C" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00F4206C" w:rsidP="00C40C15" w:rsidRDefault="00F4206C" w14:paraId="1AC5AB19" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C419AA0" w14:textId="77777777" w:rsidR="00F4206C" w:rsidRPr="004866B9" w:rsidRDefault="007E6CDD" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00F4206C" w:rsidP="00C40C15" w:rsidRDefault="007E6CDD" w14:paraId="2C419AA0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F4206C" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="00F4206C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD5BCF8" w14:textId="77777777" w:rsidR="00F1662F" w:rsidRPr="004866B9" w:rsidRDefault="00F1662F" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00F1662F" w:rsidP="00C40C15" w:rsidRDefault="00F1662F" w14:paraId="6BD5BCF8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01BF75ED" w14:textId="77777777" w:rsidR="00F4206C" w:rsidRPr="004866B9" w:rsidRDefault="00F4206C" w:rsidP="007E6CDD">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00F4206C" w:rsidP="007E6CDD" w:rsidRDefault="00F4206C" w14:paraId="01BF75ED" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -7962,185 +8424,225 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">As a(n) ______________ (Instructor, Assistant Professor, Associate Professor, Professor) tenure-earning, you will be placed in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004866B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _________’s ___________ track. </w:t>
+        <w:t xml:space="preserve"> __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C6814">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______’s ___________ track. </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Your effort will be distributed as follows:  XX% Research, XX% Teaching, XX% Service, XX% Professional Activity for a total of 100% effort.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="291BB414" w14:textId="77777777" w:rsidR="00A91759" w:rsidRPr="004866B9" w:rsidRDefault="00A91759" w:rsidP="00A91759">
+        <w:t>Your effort will be distributed as follows</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004866B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:  XX</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004866B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>% Research, XX% Teaching, XX% Service, XX% Professional Activity for a total of 100% effort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004866B9" w:rsidR="00A91759" w:rsidP="00A91759" w:rsidRDefault="00A91759" w14:paraId="291BB414" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26D838D7" w14:textId="77777777" w:rsidR="00A91759" w:rsidRPr="004866B9" w:rsidRDefault="00A91759" w:rsidP="00A91759">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00A91759" w:rsidP="00A91759" w:rsidRDefault="00A91759" w14:paraId="26D838D7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500944DB" w14:textId="77777777" w:rsidR="00A91759" w:rsidRPr="004866B9" w:rsidRDefault="00A91759" w:rsidP="00A91759">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00A91759" w:rsidP="00A91759" w:rsidRDefault="00A91759" w14:paraId="500944DB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EA35A9B" w14:textId="77777777" w:rsidR="00A91759" w:rsidRDefault="00A91759" w:rsidP="00A91759">
+    <w:p w:rsidR="00A91759" w:rsidP="00A91759" w:rsidRDefault="00A91759" w14:paraId="0EA35A9B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -8154,865 +8656,904 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The tripartite role of the University of Alabama School of Nursing faculty is teaching, scholarly activities, and service</w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> All faculty members are expected to be competent in these roles commensurate with their faculty rank and role. It is expected that you will contribute to the university and school’s mission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD7A601" w14:textId="77777777" w:rsidR="00DD676B" w:rsidRPr="007319F2" w:rsidRDefault="00DD676B" w:rsidP="00DD676B">
+    <w:p w:rsidRPr="007319F2" w:rsidR="00DD676B" w:rsidP="00DD676B" w:rsidRDefault="00DD676B" w14:paraId="2BD7A601" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0848F6" w14:textId="77777777" w:rsidR="00DD676B" w:rsidRPr="007319F2" w:rsidRDefault="00DD676B" w:rsidP="00DD676B">
+    <w:p w:rsidRPr="007319F2" w:rsidR="00DD676B" w:rsidP="00DD676B" w:rsidRDefault="00DD676B" w14:paraId="0B0848F6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57E3BB9D" w14:textId="77777777" w:rsidR="00DD676B" w:rsidRPr="007319F2" w:rsidRDefault="00DD676B" w:rsidP="00DD676B">
+    <w:p w:rsidRPr="007319F2" w:rsidR="00DD676B" w:rsidP="00DD676B" w:rsidRDefault="00DD676B" w14:paraId="57E3BB9D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Your primary responsibility will be clinical teaching and research </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in the area of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> contact lenses or primary eye care. Assignments, however, may also be made in classroom/laboratory teaching or other venues as deemed appropriate by the Chair of the Department of Optometry. For the initial appointment period, your “duty ratio” will be 33/33/33 as allocated among teaching, research, and professional service, respectively. At the end of your first year of employment, this allocation will be re-evaluated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A1635B" w14:textId="77777777" w:rsidR="00DD676B" w:rsidRPr="007319F2" w:rsidRDefault="00DD676B" w:rsidP="00DD676B">
+    <w:p w:rsidRPr="007319F2" w:rsidR="00DD676B" w:rsidP="00DD676B" w:rsidRDefault="00DD676B" w14:paraId="56A1635B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="086D746D" w14:textId="77777777" w:rsidR="00DD676B" w:rsidRPr="007319F2" w:rsidRDefault="00DD676B" w:rsidP="00DD676B">
+    <w:p w:rsidRPr="007319F2" w:rsidR="00DD676B" w:rsidP="00DD676B" w:rsidRDefault="00DD676B" w14:paraId="086D746D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A182F52" w14:textId="77777777" w:rsidR="00DD676B" w:rsidRPr="007319F2" w:rsidRDefault="00DD676B" w:rsidP="00DD676B">
+    <w:p w:rsidRPr="007319F2" w:rsidR="00DD676B" w:rsidP="00DD676B" w:rsidRDefault="00DD676B" w14:paraId="6A182F52" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CDC3FB2" w14:textId="77777777" w:rsidR="00DD676B" w:rsidRPr="007319F2" w:rsidRDefault="005C32F5" w:rsidP="00DD676B">
+    <w:p w:rsidRPr="007319F2" w:rsidR="00DD676B" w:rsidP="00DD676B" w:rsidRDefault="005C32F5" w14:paraId="3CDC3FB2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your workload will consist of 50% effort with the UAB/Lakeshore Research Collaborative, 40% effort in support of school/department level activities such as teaching and research, and 10% effort in service responsibilities. Additional responsibilities and expectations for this faculty position include, but are not limited to</w:t>
       </w:r>
-      <w:r w:rsidR="00DE7F98" w:rsidRPr="007319F2">
+      <w:r w:rsidRPr="007319F2" w:rsidR="00DE7F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68846082" w14:textId="77777777" w:rsidR="005C32F5" w:rsidRPr="007319F2" w:rsidRDefault="005C32F5" w:rsidP="005C32F5">
+    <w:p w:rsidRPr="007319F2" w:rsidR="005C32F5" w:rsidP="005C32F5" w:rsidRDefault="005C32F5" w14:paraId="68846082" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Develop and submit grants to fund research in your area of expertise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39775B0E" w14:textId="77777777" w:rsidR="005C32F5" w:rsidRPr="007319F2" w:rsidRDefault="005C32F5" w:rsidP="005C32F5">
+    <w:p w:rsidRPr="007319F2" w:rsidR="005C32F5" w:rsidP="005C32F5" w:rsidRDefault="005C32F5" w14:paraId="39775B0E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Attendance at faculty meetings and faculty retreats</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32ECFD48" w14:textId="77777777" w:rsidR="005C32F5" w:rsidRPr="007319F2" w:rsidRDefault="005C32F5" w:rsidP="005C32F5">
+    <w:p w:rsidRPr="007319F2" w:rsidR="005C32F5" w:rsidP="005C32F5" w:rsidRDefault="005C32F5" w14:paraId="32ECFD48" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tasks as they relate to committee assignments within the School and Department</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BD7ACA" w14:textId="77777777" w:rsidR="005C32F5" w:rsidRPr="007319F2" w:rsidRDefault="005C32F5" w:rsidP="005C32F5">
+    <w:p w:rsidRPr="007319F2" w:rsidR="005C32F5" w:rsidP="005C32F5" w:rsidRDefault="005C32F5" w14:paraId="48BD7ACA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Other duties as assigned by the Chair of the Department of Physical Therapy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281C63BD" w14:textId="77777777" w:rsidR="00DD676B" w:rsidRPr="004866B9" w:rsidRDefault="00DD676B" w:rsidP="00A91759">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00DD676B" w:rsidP="00A91759" w:rsidRDefault="00DD676B" w14:paraId="281C63BD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="642B00A8" w14:textId="77777777" w:rsidR="007F2928" w:rsidRDefault="007F2928" w:rsidP="007F2928">
+    <w:p w:rsidR="007F2928" w:rsidP="007F2928" w:rsidRDefault="007F2928" w14:paraId="642B00A8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Compensation Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C5134F" w14:textId="77777777" w:rsidR="007F2928" w:rsidRDefault="007F2928" w:rsidP="007F2928">
+    <w:p w:rsidR="007F2928" w:rsidP="007F2928" w:rsidRDefault="007F2928" w14:paraId="60C5134F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03829538" w14:textId="77777777" w:rsidR="007F2928" w:rsidRPr="007319F2" w:rsidRDefault="007F2928" w:rsidP="007F2928">
+    <w:p w:rsidRPr="007319F2" w:rsidR="007F2928" w:rsidP="007F2928" w:rsidRDefault="007F2928" w14:paraId="03829538" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A33ED0" w14:textId="77777777" w:rsidR="007F2928" w:rsidRPr="007319F2" w:rsidRDefault="007F2928" w:rsidP="007F2928">
+    <w:p w:rsidRPr="007319F2" w:rsidR="007F2928" w:rsidP="007F2928" w:rsidRDefault="007F2928" w14:paraId="43A33ED0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68AD979D" w14:textId="77777777" w:rsidR="007F2928" w:rsidRPr="007319F2" w:rsidRDefault="007F2928" w:rsidP="007F2928">
+    <w:p w:rsidRPr="007319F2" w:rsidR="007F2928" w:rsidP="007F2928" w:rsidRDefault="007F2928" w14:paraId="68AD979D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">We are committed to providing research equipment or equivalent up to a total cost of $140,000. The expectation is you will generate 60% equivalency of your salary through extramural funds on or before the conclusion of your third year of employment. After the initial </w:t>
+        <w:t xml:space="preserve">We are committed to providing research equipment or equivalent </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3 year</w:t>
+        <w:t>up</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> to a total cost of $140,000. The expectation is you will generate 60</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007319F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>% equivalency</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007319F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of your salary through extramural funds on or before the conclusion of your third year of employment. After the initial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007319F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3 year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007319F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> period of your appointment, you will be expected to maintain at least 60% coverage of your salary from extramural funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669E4B02" w14:textId="77777777" w:rsidR="00496A08" w:rsidRPr="007319F2" w:rsidRDefault="00496A08" w:rsidP="007F2928">
+    <w:p w:rsidRPr="007319F2" w:rsidR="00496A08" w:rsidP="007F2928" w:rsidRDefault="00496A08" w14:paraId="669E4B02" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61B077EC" w14:textId="77777777" w:rsidR="00496A08" w:rsidRPr="007319F2" w:rsidRDefault="00496A08" w:rsidP="00496A08">
+    <w:p w:rsidRPr="007319F2" w:rsidR="00496A08" w:rsidP="00496A08" w:rsidRDefault="00496A08" w14:paraId="61B077EC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F57DAA" w14:textId="77777777" w:rsidR="00496A08" w:rsidRPr="007319F2" w:rsidRDefault="00496A08" w:rsidP="00496A08">
+    <w:p w:rsidRPr="007319F2" w:rsidR="00496A08" w:rsidP="00496A08" w:rsidRDefault="00496A08" w14:paraId="49F57DAA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69E2AFEF" w14:textId="77777777" w:rsidR="00496A08" w:rsidRPr="00316967" w:rsidRDefault="00496A08" w:rsidP="00496A08">
+    <w:p w:rsidRPr="00316967" w:rsidR="00496A08" w:rsidP="00496A08" w:rsidRDefault="00496A08" w14:paraId="69E2AFEF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -9027,246 +9568,306 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The total annual salary for this twelve-month faculty position is $140,000.00 plus fringe benefits. In addition, you will be eligible for incentive payments of up to $15,000 per year if certain conditions are met. These incentive payments would occur at quarterly (i.e., every 3 months) intervals at $3,750 each quarter beginning at the point in time when your activities as a faculty member recover revenue totaling 75% or more of your salary. These quarterly payments will continue </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>as long as</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the 75% salary recovery is </w:t>
       </w:r>
-      <w:r w:rsidR="00367AA1" w:rsidRPr="007319F2">
+      <w:r w:rsidRPr="007319F2" w:rsidR="00367AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>maintained and</w:t>
       </w:r>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> would cease at a point in time when recovery would fall below 75%. Activities result in salary recovery could include patient care revenue, program revenue, or extramural research grant support. You will also be considered for merit increases, when available, at the time of annual university-wide salary adjustments.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3884411C" w14:textId="77777777" w:rsidR="007F2928" w:rsidRPr="00316967" w:rsidRDefault="007F2928" w:rsidP="007F2928">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007319F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>would</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007319F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cease at a point in time when recovery </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007319F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>would</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007319F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fall below 75%. Activities </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007319F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>result</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007319F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in salary recovery could include patient care revenue, program revenue, or extramural research grant support. You will also be considered for merit increases, when available, at the time of annual university-wide salary adjustments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00316967" w:rsidR="007F2928" w:rsidP="007F2928" w:rsidRDefault="007F2928" w14:paraId="3884411C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44C2AE7B" w14:textId="77777777" w:rsidR="00F15641" w:rsidRPr="008664C2" w:rsidRDefault="00BD61C8" w:rsidP="00AB469F">
+    <w:p w:rsidRPr="008664C2" w:rsidR="00F15641" w:rsidP="00AB469F" w:rsidRDefault="00BD61C8" w14:paraId="44C2AE7B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008664C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tenure-Earning Status and Tenure Decision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BAC8051" w14:textId="77777777" w:rsidR="00F15641" w:rsidRPr="008664C2" w:rsidRDefault="00F15641" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="008664C2" w:rsidR="00F15641" w:rsidP="00C40C15" w:rsidRDefault="00F15641" w14:paraId="7BAC8051" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23C3A940" w14:textId="77777777" w:rsidR="008664C2" w:rsidRPr="004866B9" w:rsidRDefault="008664C2" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="008664C2" w:rsidP="00DF031C" w:rsidRDefault="008664C2" w14:paraId="23C3A940" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440BF9D" w14:textId="77777777" w:rsidR="008664C2" w:rsidRPr="004866B9" w:rsidRDefault="008664C2" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="008664C2" w:rsidP="00DF031C" w:rsidRDefault="008664C2" w14:paraId="2440BF9D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6303A8D3" w14:textId="77777777" w:rsidR="00BD61C8" w:rsidRPr="00145ABF" w:rsidRDefault="00BD61C8" w:rsidP="00145ABF">
+    <w:p w:rsidRPr="00145ABF" w:rsidR="00BD61C8" w:rsidP="00145ABF" w:rsidRDefault="00BD61C8" w14:paraId="6303A8D3" w14:textId="5784CC8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -9278,456 +9879,455 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The tenure-earning period is seven years, with a tenure decision to be mad</w:t>
       </w:r>
       <w:r w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e no later than the sixth year. </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If tenure is not awarded by the sixth year, then your seventh year will be a terminal appointment with the end date of</w:t>
       </w:r>
-      <w:r w:rsidR="002D0519" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="002D0519">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Each year, we will formally evaluate your contributions in accordance with the guidelines in the UAB Faculty Handbook </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C76554">
+        <w:t>Each year, we will formally evaluate your contributions in accordance with the guidelines in the UAB Faculty Handbook</w:t>
+      </w:r>
+      <w:r w:rsidR="00470983">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00154364" w:rsidRPr="00D51188">
+      <w:hyperlink w:history="1" r:id="rId18">
+        <w:r w:rsidRPr="00470983" w:rsidR="00470983">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx</w:t>
+          <w:t>https://uab-public.policystat.com/policy/18730083/latest/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00145ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and the departmental faculty handbook. In addition to receiving a written copy of this annual evaluation, the Chair will meet with you to discuss the evaluation and progress towards reappointment annually.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7088BC" w14:textId="77777777" w:rsidR="00BD61C8" w:rsidRPr="008664C2" w:rsidRDefault="00BD61C8" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="008664C2" w:rsidR="00BD61C8" w:rsidP="00C40C15" w:rsidRDefault="00BD61C8" w14:paraId="1E7088BC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E3A6538" w14:textId="77777777" w:rsidR="00FC7A01" w:rsidRPr="008664C2" w:rsidRDefault="00496A08" w:rsidP="00862CBB">
+    <w:p w:rsidRPr="008664C2" w:rsidR="00FC7A01" w:rsidP="00862CBB" w:rsidRDefault="00496A08" w14:paraId="5E3A6538" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="007A74B1" w:rsidRPr="008664C2">
+      <w:r w:rsidRPr="008664C2" w:rsidR="007A74B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Start-up Funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0149F5C8" w14:textId="77777777" w:rsidR="00FC7A01" w:rsidRPr="008664C2" w:rsidRDefault="00FC7A01" w:rsidP="00C40C15">
+    <w:p w:rsidRPr="008664C2" w:rsidR="00FC7A01" w:rsidP="00C40C15" w:rsidRDefault="00FC7A01" w14:paraId="0149F5C8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D66A45E" w14:textId="77777777" w:rsidR="008664C2" w:rsidRPr="004866B9" w:rsidRDefault="008664C2" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="008664C2" w:rsidP="00DF031C" w:rsidRDefault="008664C2" w14:paraId="0D66A45E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35BC7228" w14:textId="77777777" w:rsidR="008664C2" w:rsidRPr="004866B9" w:rsidRDefault="008664C2" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="008664C2" w:rsidP="00DF031C" w:rsidRDefault="008664C2" w14:paraId="35BC7228" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19743CDE" w14:textId="77777777" w:rsidR="00ED15CC" w:rsidRPr="004866B9" w:rsidRDefault="00D61786" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00ED15CC" w:rsidP="00DF031C" w:rsidRDefault="00D61786" w14:paraId="19743CDE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You will be awarded a “start-up package” of $ _____________ to be used at your discretion to facilitate your research agenda</w:t>
       </w:r>
-      <w:r w:rsidR="00B33DC2" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="00B33DC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4FC1A7" w14:textId="77777777" w:rsidR="008C569D" w:rsidRPr="004866B9" w:rsidRDefault="008C569D" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="008C569D" w:rsidP="00DF031C" w:rsidRDefault="008C569D" w14:paraId="1B4FC1A7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DC4F590" w14:textId="77777777" w:rsidR="008C569D" w:rsidRPr="004866B9" w:rsidRDefault="008C569D" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="008C569D" w:rsidP="00DF031C" w:rsidRDefault="008C569D" w14:paraId="5DC4F590" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680D839B" w14:textId="77777777" w:rsidR="008664C2" w:rsidRPr="004866B9" w:rsidRDefault="008664C2" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="008664C2" w:rsidP="00DF031C" w:rsidRDefault="008664C2" w14:paraId="680D839B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="697EB988" w14:textId="77777777" w:rsidR="008C569D" w:rsidRPr="004866B9" w:rsidRDefault="008C569D" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="008C569D" w:rsidP="00DF031C" w:rsidRDefault="008C569D" w14:paraId="697EB988" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -9740,178 +10340,198 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> assist you in establishing your research program, the Department of __________ and the College of Arts and Sciences will provide start-up funding in the amount of $_______ for equipment, travel, visitors, and miscellaneous research supplies.</w:t>
+        <w:t xml:space="preserve"> assist you in establishing your research program, the Department of __________ and the College of Arts and Sciences will provide start-up funding in the amount of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004866B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>$__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004866B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____ for equipment, travel, visitors, and miscellaneous research supplies.</w:t>
       </w:r>
       <w:r w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The College will also purchase a personal computer for your use.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA089A5" w14:textId="77777777" w:rsidR="00ED15CC" w:rsidRPr="004866B9" w:rsidRDefault="00ED15CC" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00ED15CC" w:rsidP="00DF031C" w:rsidRDefault="00ED15CC" w14:paraId="3DA089A5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52CD66B7" w14:textId="77777777" w:rsidR="00570BBD" w:rsidRPr="004866B9" w:rsidRDefault="00570BBD" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00570BBD" w:rsidP="00DF031C" w:rsidRDefault="00570BBD" w14:paraId="52CD66B7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CEA6A46" w14:textId="77777777" w:rsidR="00CE7DE6" w:rsidRPr="004866B9" w:rsidRDefault="00CE7DE6" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00CE7DE6" w:rsidP="00DF031C" w:rsidRDefault="00CE7DE6" w14:paraId="2CEA6A46" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37FBD992" w14:textId="77777777" w:rsidR="005C32F5" w:rsidRPr="00316967" w:rsidRDefault="002D085F" w:rsidP="00CC7550">
+    <w:p w:rsidRPr="00316967" w:rsidR="005C32F5" w:rsidP="00CC7550" w:rsidRDefault="002D085F" w14:paraId="37FBD992" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -9924,172 +10544,172 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>To assist with the development of an independent research program, you will be provided $XXXXX.</w:t>
       </w:r>
       <w:r w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>These funds can be used for reimbursement of expenses used for research equipment, specialized statistical software, research support staff, pilot research studies, books, society memberships (e.g., Society of Behavioral Medicine)</w:t>
       </w:r>
-      <w:r w:rsidR="00044BEC" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="00044BEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, travel to conferences and for meetings with colleagues, and other related pro</w:t>
       </w:r>
       <w:r w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">fessional research activities. </w:t>
       </w:r>
-      <w:r w:rsidR="00044BEC" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="00044BEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The start-up funds will be released annually in two amounts of $XXXX and $XXXX for the first and second years of the initial appointment period and will be available to you over the first 3 years of appointment. After this initial period of support, it is anticipated that you will cover your research and related professional expenses using grant</w:t>
       </w:r>
       <w:r w:rsidR="00E21375">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> funds.</w:t>
       </w:r>
-      <w:r w:rsidR="005C32F5" w:rsidRPr="005C32F5">
+      <w:r w:rsidRPr="005C32F5" w:rsidR="005C32F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D67D38" w14:textId="77777777" w:rsidR="00570BBD" w:rsidRPr="008664C2" w:rsidRDefault="00570BBD" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="008664C2" w:rsidR="00570BBD" w:rsidP="00DF031C" w:rsidRDefault="00570BBD" w14:paraId="53D67D38" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="668EBC9C" w14:textId="77777777" w:rsidR="00FC7A01" w:rsidRPr="008664C2" w:rsidRDefault="00FC7A01" w:rsidP="00944CDB">
+    <w:p w:rsidRPr="008664C2" w:rsidR="00FC7A01" w:rsidP="00944CDB" w:rsidRDefault="00FC7A01" w14:paraId="668EBC9C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008664C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Moving and Relocation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE6A2C3" w14:textId="77777777" w:rsidR="008C4571" w:rsidRDefault="008C4571" w:rsidP="008C4571">
+    <w:p w:rsidR="008C4571" w:rsidP="008C4571" w:rsidRDefault="008C4571" w14:paraId="0CE6A2C3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="yiv1231299197msoplaintext"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">We agree to compensate you for relocation expenses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10176,51 +10796,51 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>UAB policies and procedures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, UAB allows you to select one of two options on receiving your additional taxable compensation prior to your hire date and relocation.  The election form is attached.  If the relocation allowance is processed after your hire date, then the taxable payment is processed through payroll.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FED082" w14:textId="77777777" w:rsidR="008C4571" w:rsidRDefault="008C4571" w:rsidP="008C4571">
+    <w:p w:rsidR="008C4571" w:rsidP="008C4571" w:rsidRDefault="008C4571" w14:paraId="06FED082" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -10239,138 +10859,344 @@
         </w:rPr>
         <w:t xml:space="preserve">(Optional Language) Note: Include the below language only if you are paying any additional relocation allowance for unexpected expenses.  This </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> be approved by your Dean/VP and will be paid through payroll.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7891D182" w14:textId="77777777" w:rsidR="008C4571" w:rsidRDefault="008C4571" w:rsidP="008C4571">
+    <w:p w:rsidR="008C4571" w:rsidP="008C4571" w:rsidRDefault="008C4571" w14:paraId="7891D182" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D1F509B" w14:textId="77777777" w:rsidR="008C4571" w:rsidRDefault="008C4571" w:rsidP="008C4571">
+    <w:p w:rsidR="008C4571" w:rsidP="6FB242FE" w:rsidRDefault="008C4571" w14:paraId="0D1F509B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...14 lines deleted...]
-    <w:p w14:paraId="0563FED6" w14:textId="77777777" w:rsidR="008C4571" w:rsidRDefault="008C4571" w:rsidP="008B50C2">
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6FB242FE" w:rsidR="6FB242FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As approved by [Dean or VP], </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FB242FE" w:rsidR="6FB242FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FB242FE" w:rsidR="6FB242FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $__________ for _________ month(s) relocation allowance for temporary housing will be paid through payroll in combination with regular payroll and any other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FB242FE" w:rsidR="6FB242FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FB242FE" w:rsidR="6FB242FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6FB242FE" w:rsidP="6FB242FE" w:rsidRDefault="6FB242FE" w14:paraId="663BDE95" w14:textId="171C951A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1080"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2520"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3240"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3960"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4680"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="6FB242FE" w:rsidP="6FB242FE" w:rsidRDefault="6FB242FE" w14:paraId="61001D63" w14:textId="5C8797B0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1080"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2520"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3240"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3960"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4680"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6FB242FE" w:rsidR="6FB242FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Not withstanding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FB242FE" w:rsidR="6FB242FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any language to the contrary, UAB will follow applicable laws and regulations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FB242FE" w:rsidR="6FB242FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>regarding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FB242FE" w:rsidR="6FB242FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FB242FE" w:rsidR="6FB242FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tax-ability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FB242FE" w:rsidR="6FB242FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of, and withholding for, any or all payments made to or on behalf of its employees. If you should resign from UAB within six (6) months of your hire date, you agree to reimburse UAB 75% of the relocation allowance provided. If you should resign from UAB within seven (7) to twelve (12) months of your hire date, you agree to reimburse UAB 50% of the relocation allowance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C4571" w:rsidP="008B50C2" w:rsidRDefault="008C4571" w14:paraId="0563FED6" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="683417E1" w14:textId="77777777" w:rsidR="008B50C2" w:rsidRPr="008C4571" w:rsidRDefault="008B50C2" w:rsidP="008B50C2">
+    <w:p w:rsidRPr="008C4571" w:rsidR="008B50C2" w:rsidP="008B50C2" w:rsidRDefault="008B50C2" w14:paraId="683417E1" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C4571">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>With regard to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008C4571">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10385,546 +11211,545 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>materials</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008C4571">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> you should contact UAB’s Occupational Health and Safety.</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4571">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3184FF29" w14:textId="77777777" w:rsidR="00D53E09" w:rsidRDefault="00D53E09" w:rsidP="00A91759">
+    <w:p w:rsidR="00D53E09" w:rsidP="00A91759" w:rsidRDefault="00D53E09" w14:paraId="3184FF29" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="563D9B5D" w14:textId="77777777" w:rsidR="008C4571" w:rsidRPr="004866B9" w:rsidRDefault="008C4571" w:rsidP="00A91759">
+    <w:p w:rsidRPr="004866B9" w:rsidR="008C4571" w:rsidP="00A91759" w:rsidRDefault="008C4571" w14:paraId="563D9B5D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="147E25F7" w14:textId="77777777" w:rsidR="00663F79" w:rsidRPr="008664C2" w:rsidRDefault="00ED15CC" w:rsidP="00944CDB">
+    <w:p w:rsidRPr="008664C2" w:rsidR="00663F79" w:rsidP="00944CDB" w:rsidRDefault="00ED15CC" w14:paraId="147E25F7" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008664C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Office/Staffing/Equipment and Other Resources Provided</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46832CC7" w14:textId="77777777" w:rsidR="00AE7F6A" w:rsidRPr="008664C2" w:rsidRDefault="00AE7F6A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="008664C2" w:rsidR="00AE7F6A" w:rsidP="00DF031C" w:rsidRDefault="00AE7F6A" w14:paraId="46832CC7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3159A30A" w14:textId="77777777" w:rsidR="00CE7DE6" w:rsidRPr="004866B9" w:rsidRDefault="00CE7DE6" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00CE7DE6" w:rsidP="00DF031C" w:rsidRDefault="00CE7DE6" w14:paraId="3159A30A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D07AD1" w14:textId="77777777" w:rsidR="00CE7DE6" w:rsidRPr="004866B9" w:rsidRDefault="00CE7DE6" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00CE7DE6" w:rsidP="00DF031C" w:rsidRDefault="00CE7DE6" w14:paraId="56D07AD1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17048902" w14:textId="77777777" w:rsidR="00C42131" w:rsidRPr="004866B9" w:rsidRDefault="00B33DC2" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00C42131" w:rsidP="00DF031C" w:rsidRDefault="00B33DC2" w14:paraId="17048902" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The Department of Health Care Organization and Policy will make space available in the Ryals Building to dev</w:t>
       </w:r>
       <w:r w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">elop your scholarly activities. </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">You will be supplied with suitable furniture, a new personal computer, appropriate secretarial and administrative support, and research assistants as necessary to support your research activities.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2408C67A" w14:textId="77777777" w:rsidR="0084259B" w:rsidRPr="008664C2" w:rsidRDefault="0084259B" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="008664C2" w:rsidR="0084259B" w:rsidP="00DF031C" w:rsidRDefault="0084259B" w14:paraId="2408C67A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FB30B5C" w14:textId="77777777" w:rsidR="0084259B" w:rsidRPr="008664C2" w:rsidRDefault="00496A08" w:rsidP="00944CDB">
+    <w:p w:rsidRPr="008664C2" w:rsidR="0084259B" w:rsidP="00944CDB" w:rsidRDefault="00496A08" w14:paraId="7FB30B5C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00AC64F8" w:rsidRPr="008664C2">
+      <w:r w:rsidRPr="008664C2" w:rsidR="00AC64F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Grant Funding Expectations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C7CED9" w14:textId="77777777" w:rsidR="00AC64F8" w:rsidRPr="008664C2" w:rsidRDefault="00AC64F8" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="008664C2" w:rsidR="00AC64F8" w:rsidP="00DF031C" w:rsidRDefault="00AC64F8" w14:paraId="12C7CED9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16570937" w14:textId="77777777" w:rsidR="00CE7DE6" w:rsidRPr="004866B9" w:rsidRDefault="00CE7DE6" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00CE7DE6" w:rsidP="00DF031C" w:rsidRDefault="00CE7DE6" w14:paraId="16570937" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2409472B" w14:textId="77777777" w:rsidR="00CE7DE6" w:rsidRPr="004866B9" w:rsidRDefault="00CE7DE6" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00CE7DE6" w:rsidP="00DF031C" w:rsidRDefault="00CE7DE6" w14:paraId="2409472B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12FBFB57" w14:textId="77777777" w:rsidR="00AC64F8" w:rsidRPr="004866B9" w:rsidRDefault="007A3BC3" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="00AC64F8" w:rsidP="00DF031C" w:rsidRDefault="007A3BC3" w14:paraId="12FBFB57" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>After three years of service, in addition to maintaining expected teaching, advising, administrative and service responsibilities, it is expected that you will maintain a two-year, rolling average for your extramural research funding level of at l</w:t>
       </w:r>
-      <w:r w:rsidR="0031475B" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>east 50 percent salary support.</w:t>
       </w:r>
       <w:r w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This two-year rolling average can be determined retrospectively and prospectively over a 24-month period to include</w:t>
       </w:r>
-      <w:r w:rsidR="0031475B" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> future awarded salary support.</w:t>
       </w:r>
       <w:r w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If you assume other UAB responsibilities, such as additional administrative and/or teaching responsibilities, then this expected funding level will be adjusted accordingly by agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E5ED5A" w14:textId="77777777" w:rsidR="0096180A" w:rsidRPr="004866B9" w:rsidRDefault="0096180A" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="0096180A" w:rsidP="00DF031C" w:rsidRDefault="0096180A" w14:paraId="67E5ED5A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ACF9119" w14:textId="77777777" w:rsidR="003D0A0E" w:rsidRPr="004866B9" w:rsidRDefault="003D0A0E" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="003D0A0E" w:rsidP="00DF031C" w:rsidRDefault="003D0A0E" w14:paraId="7ACF9119" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07FE7282" w14:textId="77777777" w:rsidR="003D0A0E" w:rsidRPr="004866B9" w:rsidRDefault="003D0A0E" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="004866B9" w:rsidR="003D0A0E" w:rsidP="00DF031C" w:rsidRDefault="003D0A0E" w14:paraId="07FE7282" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="477B939B" w14:textId="77777777" w:rsidR="003D0A0E" w:rsidRDefault="003D0A0E" w:rsidP="00DF031C">
+    <w:p w:rsidR="003D0A0E" w:rsidP="00DF031C" w:rsidRDefault="003D0A0E" w14:paraId="477B939B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If your appointment is renewed for a second year, it is expected that you will maintain a two-year, rolling average for your extramural research funding level of </w:t>
       </w:r>
       <w:r w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>at least 70% (seventy percent</w:t>
       </w:r>
       <w:r w:rsidR="00367AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidR="00367AA1" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="00367AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> This</w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> two-year rolling average can be determined retrospectively and prospectively over a 24-month period to include future awarded salary support</w:t>
       </w:r>
-      <w:r w:rsidR="0031475B" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If you are not successful in maintaining an average of 70% of your funding from extramural support, then our salary will be reduced 0.6 percent for every</w:t>
       </w:r>
-      <w:r w:rsidR="00BF7DDE" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="00BF7DDE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>one percent decrease below 70%. All merit increases will be applied to your salary in effect at the time of annual university-wide adjustments.</w:t>
       </w:r>
       <w:r w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10936,727 +11761,732 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If your salary is reduced at any point based on your performance, your salary may be restored </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>subsequent to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> any reduction if you</w:t>
       </w:r>
-      <w:r w:rsidR="0031475B" w:rsidRPr="004866B9">
+      <w:r w:rsidRPr="004866B9" w:rsidR="0031475B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r average levels are restored.</w:t>
       </w:r>
       <w:r w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The same scale (i.e. 0.6 to one percent) will be used in restoring salary levels.</w:t>
       </w:r>
       <w:r w:rsidR="008C6814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004866B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Extramural support includes grants, contracts, and support from other UAB units outside the School of Public Health.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADA8BDB" w14:textId="77777777" w:rsidR="007319F2" w:rsidRDefault="007319F2" w:rsidP="00DF031C">
+    <w:p w:rsidR="007319F2" w:rsidP="00DF031C" w:rsidRDefault="007319F2" w14:paraId="6ADA8BDB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D3435A3" w14:textId="77777777" w:rsidR="007319F2" w:rsidRPr="007319F2" w:rsidRDefault="009F3351" w:rsidP="007319F2">
+    <w:p w:rsidRPr="007319F2" w:rsidR="007319F2" w:rsidP="007319F2" w:rsidRDefault="009F3351" w14:paraId="5D3435A3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007319F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Other </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FA8967" w14:textId="77777777" w:rsidR="007319F2" w:rsidRDefault="007319F2" w:rsidP="007319F2">
+    <w:p w:rsidR="007319F2" w:rsidP="007319F2" w:rsidRDefault="007319F2" w14:paraId="36FA8967" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4476106E" w14:textId="77777777" w:rsidR="009F3351" w:rsidRPr="007319F2" w:rsidRDefault="007319F2" w:rsidP="007319F2">
+    <w:p w:rsidRPr="007319F2" w:rsidR="009F3351" w:rsidP="007319F2" w:rsidRDefault="007319F2" w14:paraId="4476106E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="009F3351" w:rsidRPr="007319F2">
+      <w:r w:rsidRPr="007319F2" w:rsidR="009F3351">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nformation to be included in this </w:t>
       </w:r>
-      <w:r w:rsidR="00367AA1" w:rsidRPr="007319F2">
+      <w:r w:rsidRPr="007319F2" w:rsidR="00367AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>section but</w:t>
       </w:r>
-      <w:r w:rsidR="009F3351" w:rsidRPr="007319F2">
+      <w:r w:rsidRPr="007319F2" w:rsidR="009F3351">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not limited to details about Grant and Extramural Funding Expectations, Administrative and Special Appointments (directorships, endowed professorships, etc.), office space assignment, staff and other resources to be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="009F3351" w:rsidRPr="007319F2">
+      <w:r w:rsidRPr="007319F2" w:rsidR="009F3351">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>provided;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="009F3351" w:rsidRPr="007319F2">
+      <w:r w:rsidRPr="007319F2" w:rsidR="009F3351">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> performance standards and expectations.</w:t>
       </w:r>
-      <w:r w:rsidR="009F3351" w:rsidRPr="007319F2">
+      <w:r w:rsidRPr="007319F2" w:rsidR="009F3351">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006127E7" w14:textId="77777777" w:rsidR="00AC64F8" w:rsidRPr="008664C2" w:rsidRDefault="00AC64F8" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="008664C2" w:rsidR="00AC64F8" w:rsidP="00DF031C" w:rsidRDefault="00AC64F8" w14:paraId="006127E7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A447786" w14:textId="77777777" w:rsidR="00AC64F8" w:rsidRPr="008664C2" w:rsidRDefault="00AC64F8" w:rsidP="00DF031C">
+    <w:p w:rsidRPr="008664C2" w:rsidR="00AC64F8" w:rsidP="00DF031C" w:rsidRDefault="00AC64F8" w14:paraId="2A447786" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FAA28C6" w14:textId="77777777" w:rsidR="00003C07" w:rsidRDefault="00003C07" w:rsidP="00DF031C">
+    <w:p w:rsidR="00003C07" w:rsidP="00DF031C" w:rsidRDefault="00003C07" w14:paraId="1FAA28C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DEAF4AB" w14:textId="77777777" w:rsidR="001F48F4" w:rsidRPr="00811A5C" w:rsidRDefault="001F48F4" w:rsidP="002D52A9">
+    <w:p w:rsidRPr="00811A5C" w:rsidR="001F48F4" w:rsidP="002D52A9" w:rsidRDefault="001F48F4" w14:paraId="5DEAF4AB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811A5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B91B91" w14:textId="77777777" w:rsidR="00AC64F8" w:rsidRDefault="00AC64F8" w:rsidP="00DF031C">
+    <w:p w:rsidR="00AC64F8" w:rsidP="00DF031C" w:rsidRDefault="00AC64F8" w14:paraId="19B91B91" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AC64F8" w:rsidSect="00F070CC">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="263E539F" w14:textId="77777777" w:rsidR="00160A6E" w:rsidRDefault="00160A6E">
+    <w:p w:rsidR="00E76701" w:rsidRDefault="00E76701" w14:paraId="180CCF09" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CDFD1B5" w14:textId="77777777" w:rsidR="00160A6E" w:rsidRDefault="00160A6E">
+    <w:p w:rsidR="00E76701" w:rsidRDefault="00E76701" w14:paraId="4D5D6F04" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="015093C1" w14:textId="77777777" w:rsidR="00160A6E" w:rsidRDefault="00160A6E"/>
+    <w:p w:rsidR="00E76701" w:rsidRDefault="00E76701" w14:paraId="7733EA3C" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5E1EF675" w14:textId="77777777" w:rsidR="002C4D15" w:rsidRDefault="00B22277">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="002C4D15" w:rsidRDefault="00B22277" w14:paraId="5E1EF675" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">Full-time </w:t>
     </w:r>
     <w:r w:rsidR="002C4D15">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">Tenure-Track Faculty Offer Letter Template, </w:t>
     </w:r>
     <w:r w:rsidR="00410446">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Health</w:t>
     </w:r>
     <w:r w:rsidR="002C4D15">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> Schools</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="64E1D206" w14:textId="77777777" w:rsidR="002C4D15" w:rsidRDefault="002C4D15">
+  <w:p w:rsidR="002C4D15" w:rsidRDefault="002C4D15" w14:paraId="64E1D206" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55D22387" w14:textId="77777777" w:rsidR="00160A6E" w:rsidRDefault="00160A6E">
+    <w:p w:rsidR="00E76701" w:rsidRDefault="00E76701" w14:paraId="60795C4D" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="017B34BA" w14:textId="77777777" w:rsidR="00160A6E" w:rsidRDefault="00160A6E">
+    <w:p w:rsidR="00E76701" w:rsidRDefault="00E76701" w14:paraId="115BE8CB" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="69565DB0" w14:textId="77777777" w:rsidR="00160A6E" w:rsidRDefault="00160A6E"/>
+    <w:p w:rsidR="00E76701" w:rsidRDefault="00E76701" w14:paraId="75155881" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="29B5A377" w14:textId="77777777" w:rsidR="00154364" w:rsidRDefault="00154364">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00154364" w:rsidRDefault="00154364" w14:paraId="29B5A377" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>TEMPLATE</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
       <w:t>The University of Alabama at Birmingham</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="384CC58D" w14:textId="77777777" w:rsidR="006E15BA" w:rsidRDefault="006E15BA">
+  <w:p w:rsidR="006E15BA" w:rsidRDefault="006E15BA" w14:paraId="384CC58D" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008A66F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E76A856E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E553E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F88A7FDA"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="068D1002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="796CACC0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -11834,51 +12664,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18361318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1F896FE"/>
     <w:lvl w:ilvl="0" w:tplc="196C9B8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
@@ -11949,51 +12779,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18BE70B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48E0381E"/>
     <w:lvl w:ilvl="0" w:tplc="8D44D558">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
@@ -12065,188 +12895,188 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7680" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CB03069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15ACCF6A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21073297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FDE5810"/>
     <w:lvl w:ilvl="0" w:tplc="A13262F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
@@ -12546,147 +13376,147 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38C81B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34D6600C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A783D20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D26864F0"/>
     <w:lvl w:ilvl="0" w:tplc="9C748146">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -12750,287 +13580,287 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="511E4307"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AA4514A"/>
     <w:lvl w:ilvl="0" w:tplc="5B2C0D38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B906C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F3CE164"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6346440B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12B632EA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13207,51 +14037,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="666616C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B344CC02"/>
     <w:lvl w:ilvl="0" w:tplc="196C9B8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
@@ -13322,51 +14152,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68FE2EB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1F896FE"/>
     <w:lvl w:ilvl="0" w:tplc="196C9B8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
@@ -13440,188 +14270,188 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E3C5025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7D2A078"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71081EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1F896FE"/>
     <w:lvl w:ilvl="0" w:tplc="196C9B8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Wingdings"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
@@ -13695,171 +14525,171 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72F621B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="309C4FB4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="677464412">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1414886847">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2005165560">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="712967526">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="859053691">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="435251294">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="25837668">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="780105720">
@@ -13886,54 +14716,55 @@
   <w:num w:numId="15" w16cid:durableId="855580442">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="984161361">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="153834693">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1395087655">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1035618356">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1266764694">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="406728795">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -13962,126 +14793,124 @@
     <w:rsid w:val="000B09AE"/>
     <w:rsid w:val="000B0B84"/>
     <w:rsid w:val="000B6B81"/>
     <w:rsid w:val="000C3B3F"/>
     <w:rsid w:val="000C4B46"/>
     <w:rsid w:val="000D558F"/>
     <w:rsid w:val="000E6364"/>
     <w:rsid w:val="000E6531"/>
     <w:rsid w:val="000E6810"/>
     <w:rsid w:val="000F2264"/>
     <w:rsid w:val="00103E94"/>
     <w:rsid w:val="001110DD"/>
     <w:rsid w:val="00114DDB"/>
     <w:rsid w:val="00114F88"/>
     <w:rsid w:val="001278C9"/>
     <w:rsid w:val="00132BAC"/>
     <w:rsid w:val="001334FB"/>
     <w:rsid w:val="001378BB"/>
     <w:rsid w:val="0014374A"/>
     <w:rsid w:val="00145ABF"/>
     <w:rsid w:val="001476F4"/>
     <w:rsid w:val="00147BC1"/>
     <w:rsid w:val="001508BE"/>
     <w:rsid w:val="00153045"/>
     <w:rsid w:val="00154364"/>
-    <w:rsid w:val="00160A6E"/>
     <w:rsid w:val="001667D2"/>
     <w:rsid w:val="00175355"/>
     <w:rsid w:val="001824A6"/>
     <w:rsid w:val="00187437"/>
     <w:rsid w:val="001919DB"/>
     <w:rsid w:val="00194B0B"/>
     <w:rsid w:val="001B25E4"/>
     <w:rsid w:val="001B35AB"/>
     <w:rsid w:val="001C1BF3"/>
     <w:rsid w:val="001D5ACA"/>
     <w:rsid w:val="001D6C11"/>
     <w:rsid w:val="001E5476"/>
     <w:rsid w:val="001F48F4"/>
     <w:rsid w:val="002062DA"/>
     <w:rsid w:val="002152AD"/>
     <w:rsid w:val="00220339"/>
     <w:rsid w:val="002277CA"/>
     <w:rsid w:val="0024686A"/>
     <w:rsid w:val="002619AE"/>
     <w:rsid w:val="00286D51"/>
-    <w:rsid w:val="00295660"/>
     <w:rsid w:val="002970BF"/>
     <w:rsid w:val="002A173B"/>
     <w:rsid w:val="002A2291"/>
     <w:rsid w:val="002A4C39"/>
     <w:rsid w:val="002A5888"/>
     <w:rsid w:val="002B33E7"/>
     <w:rsid w:val="002C4D15"/>
     <w:rsid w:val="002D0519"/>
     <w:rsid w:val="002D085F"/>
     <w:rsid w:val="002D52A9"/>
     <w:rsid w:val="002E56C9"/>
     <w:rsid w:val="002F07D0"/>
     <w:rsid w:val="002F6ECC"/>
     <w:rsid w:val="002F7CDA"/>
     <w:rsid w:val="003054E3"/>
     <w:rsid w:val="00311026"/>
     <w:rsid w:val="0031475B"/>
     <w:rsid w:val="003156D6"/>
     <w:rsid w:val="00315D7A"/>
     <w:rsid w:val="00316C74"/>
     <w:rsid w:val="003328E5"/>
     <w:rsid w:val="00364FF0"/>
     <w:rsid w:val="00367AA1"/>
     <w:rsid w:val="00381760"/>
     <w:rsid w:val="00390332"/>
     <w:rsid w:val="003A1A51"/>
     <w:rsid w:val="003A3379"/>
     <w:rsid w:val="003B7DC1"/>
     <w:rsid w:val="003D0A0E"/>
     <w:rsid w:val="003D12C4"/>
     <w:rsid w:val="003E052F"/>
     <w:rsid w:val="003E073E"/>
     <w:rsid w:val="003F7B43"/>
     <w:rsid w:val="00410446"/>
     <w:rsid w:val="004124E2"/>
     <w:rsid w:val="004127E3"/>
     <w:rsid w:val="0041696E"/>
     <w:rsid w:val="00427047"/>
     <w:rsid w:val="0042757A"/>
     <w:rsid w:val="0043225B"/>
     <w:rsid w:val="0043568A"/>
     <w:rsid w:val="0045169B"/>
     <w:rsid w:val="00457BA3"/>
     <w:rsid w:val="004625BC"/>
+    <w:rsid w:val="00470983"/>
     <w:rsid w:val="00475E9F"/>
     <w:rsid w:val="004777EE"/>
     <w:rsid w:val="004866B9"/>
     <w:rsid w:val="00486798"/>
     <w:rsid w:val="00487FD8"/>
     <w:rsid w:val="00492AED"/>
     <w:rsid w:val="00493415"/>
     <w:rsid w:val="00496A08"/>
     <w:rsid w:val="004A082C"/>
-    <w:rsid w:val="004A24E3"/>
     <w:rsid w:val="004B3914"/>
     <w:rsid w:val="004C4789"/>
     <w:rsid w:val="004D5557"/>
     <w:rsid w:val="004E4A00"/>
     <w:rsid w:val="004E4DE1"/>
     <w:rsid w:val="004F4E5E"/>
     <w:rsid w:val="004F6CBD"/>
     <w:rsid w:val="00511A26"/>
     <w:rsid w:val="00523C5F"/>
     <w:rsid w:val="00523F7B"/>
     <w:rsid w:val="00531274"/>
     <w:rsid w:val="00537804"/>
     <w:rsid w:val="00541A7C"/>
     <w:rsid w:val="00546C6E"/>
     <w:rsid w:val="005518AC"/>
     <w:rsid w:val="00556E67"/>
     <w:rsid w:val="00557A88"/>
     <w:rsid w:val="00564E48"/>
     <w:rsid w:val="00570BBD"/>
     <w:rsid w:val="0058041E"/>
     <w:rsid w:val="00597CE3"/>
     <w:rsid w:val="005A0BBD"/>
     <w:rsid w:val="005A11A3"/>
     <w:rsid w:val="005A14C7"/>
     <w:rsid w:val="005B7339"/>
@@ -14134,92 +14963,92 @@
     <w:rsid w:val="008664C2"/>
     <w:rsid w:val="00871062"/>
     <w:rsid w:val="008804EB"/>
     <w:rsid w:val="00883820"/>
     <w:rsid w:val="00893D79"/>
     <w:rsid w:val="008A55FB"/>
     <w:rsid w:val="008B50C2"/>
     <w:rsid w:val="008B67D4"/>
     <w:rsid w:val="008C4571"/>
     <w:rsid w:val="008C569D"/>
     <w:rsid w:val="008C6814"/>
     <w:rsid w:val="008D4F96"/>
     <w:rsid w:val="008E0652"/>
     <w:rsid w:val="008F4EDD"/>
     <w:rsid w:val="008F5C3B"/>
     <w:rsid w:val="0090096D"/>
     <w:rsid w:val="00906C30"/>
     <w:rsid w:val="00910AFB"/>
     <w:rsid w:val="00914278"/>
     <w:rsid w:val="00916DE4"/>
     <w:rsid w:val="0092005F"/>
     <w:rsid w:val="00923023"/>
     <w:rsid w:val="0093788A"/>
     <w:rsid w:val="00944CDB"/>
     <w:rsid w:val="0095196B"/>
+    <w:rsid w:val="00952A7E"/>
     <w:rsid w:val="0096180A"/>
     <w:rsid w:val="0097192E"/>
     <w:rsid w:val="00973774"/>
     <w:rsid w:val="009858C8"/>
     <w:rsid w:val="0099120A"/>
     <w:rsid w:val="00992162"/>
     <w:rsid w:val="0099637A"/>
     <w:rsid w:val="009B17A4"/>
-    <w:rsid w:val="009D676B"/>
     <w:rsid w:val="009E3007"/>
     <w:rsid w:val="009F3351"/>
     <w:rsid w:val="009F63BA"/>
     <w:rsid w:val="00A01A75"/>
     <w:rsid w:val="00A16476"/>
     <w:rsid w:val="00A1712A"/>
     <w:rsid w:val="00A32ECD"/>
     <w:rsid w:val="00A42CD3"/>
     <w:rsid w:val="00A453C3"/>
     <w:rsid w:val="00A51865"/>
     <w:rsid w:val="00A743D0"/>
     <w:rsid w:val="00A74536"/>
     <w:rsid w:val="00A86982"/>
     <w:rsid w:val="00A91759"/>
     <w:rsid w:val="00A91B8B"/>
     <w:rsid w:val="00AB469F"/>
     <w:rsid w:val="00AC3186"/>
+    <w:rsid w:val="00AC62FE"/>
     <w:rsid w:val="00AC64F8"/>
     <w:rsid w:val="00AD1EBB"/>
     <w:rsid w:val="00AD4A86"/>
     <w:rsid w:val="00AE31E8"/>
     <w:rsid w:val="00AE6A19"/>
     <w:rsid w:val="00AE7F6A"/>
     <w:rsid w:val="00AF36BE"/>
     <w:rsid w:val="00B11F6C"/>
     <w:rsid w:val="00B22277"/>
     <w:rsid w:val="00B2747B"/>
     <w:rsid w:val="00B31E5D"/>
     <w:rsid w:val="00B32708"/>
     <w:rsid w:val="00B33DC2"/>
     <w:rsid w:val="00B37DA9"/>
     <w:rsid w:val="00B47510"/>
-    <w:rsid w:val="00B67BDB"/>
     <w:rsid w:val="00B708CC"/>
     <w:rsid w:val="00B70C12"/>
     <w:rsid w:val="00B80A55"/>
     <w:rsid w:val="00B80B1F"/>
     <w:rsid w:val="00B8147F"/>
     <w:rsid w:val="00B82B70"/>
     <w:rsid w:val="00B92F70"/>
     <w:rsid w:val="00B93AC8"/>
     <w:rsid w:val="00BA2D0C"/>
     <w:rsid w:val="00BC1B9B"/>
     <w:rsid w:val="00BC2873"/>
     <w:rsid w:val="00BD61C8"/>
     <w:rsid w:val="00BD70C9"/>
     <w:rsid w:val="00BF012C"/>
     <w:rsid w:val="00BF5F31"/>
     <w:rsid w:val="00BF7DDE"/>
     <w:rsid w:val="00C00172"/>
     <w:rsid w:val="00C03EE1"/>
     <w:rsid w:val="00C106CC"/>
     <w:rsid w:val="00C15DA4"/>
     <w:rsid w:val="00C17E44"/>
     <w:rsid w:val="00C40C15"/>
     <w:rsid w:val="00C42131"/>
     <w:rsid w:val="00C641FC"/>
     <w:rsid w:val="00C73985"/>
@@ -14257,206 +15086,208 @@
     <w:rsid w:val="00D74A06"/>
     <w:rsid w:val="00D87AC7"/>
     <w:rsid w:val="00D96A9C"/>
     <w:rsid w:val="00D9710F"/>
     <w:rsid w:val="00D971F6"/>
     <w:rsid w:val="00DC3FF7"/>
     <w:rsid w:val="00DD676B"/>
     <w:rsid w:val="00DE001B"/>
     <w:rsid w:val="00DE5240"/>
     <w:rsid w:val="00DE6896"/>
     <w:rsid w:val="00DE7605"/>
     <w:rsid w:val="00DE7F98"/>
     <w:rsid w:val="00DF031C"/>
     <w:rsid w:val="00DF18BE"/>
     <w:rsid w:val="00E11EBD"/>
     <w:rsid w:val="00E21375"/>
     <w:rsid w:val="00E2599B"/>
     <w:rsid w:val="00E2689B"/>
     <w:rsid w:val="00E32EFE"/>
     <w:rsid w:val="00E36459"/>
     <w:rsid w:val="00E42045"/>
     <w:rsid w:val="00E67484"/>
     <w:rsid w:val="00E73FE6"/>
     <w:rsid w:val="00E74929"/>
     <w:rsid w:val="00E75758"/>
+    <w:rsid w:val="00E76701"/>
     <w:rsid w:val="00E815AA"/>
     <w:rsid w:val="00E83212"/>
     <w:rsid w:val="00E92B7D"/>
     <w:rsid w:val="00EB1900"/>
     <w:rsid w:val="00EC4A50"/>
     <w:rsid w:val="00ED15CC"/>
     <w:rsid w:val="00ED761B"/>
     <w:rsid w:val="00EE3EA1"/>
     <w:rsid w:val="00EE79B6"/>
     <w:rsid w:val="00EE79CD"/>
     <w:rsid w:val="00EF1BF7"/>
     <w:rsid w:val="00F00D71"/>
     <w:rsid w:val="00F011E5"/>
     <w:rsid w:val="00F070CC"/>
     <w:rsid w:val="00F15641"/>
     <w:rsid w:val="00F165A8"/>
     <w:rsid w:val="00F1662F"/>
     <w:rsid w:val="00F16F05"/>
     <w:rsid w:val="00F3191A"/>
     <w:rsid w:val="00F3447B"/>
     <w:rsid w:val="00F4206C"/>
     <w:rsid w:val="00F44E4D"/>
     <w:rsid w:val="00F463EC"/>
     <w:rsid w:val="00F50616"/>
     <w:rsid w:val="00F51BEC"/>
     <w:rsid w:val="00F524F0"/>
     <w:rsid w:val="00F61EEF"/>
     <w:rsid w:val="00F630CA"/>
     <w:rsid w:val="00F8188A"/>
     <w:rsid w:val="00F9175C"/>
     <w:rsid w:val="00F93028"/>
     <w:rsid w:val="00FA08AE"/>
     <w:rsid w:val="00FA2497"/>
     <w:rsid w:val="00FB04AD"/>
     <w:rsid w:val="00FB2794"/>
     <w:rsid w:val="00FB7D52"/>
     <w:rsid w:val="00FC1A80"/>
     <w:rsid w:val="00FC7A01"/>
     <w:rsid w:val="00FD0770"/>
     <w:rsid w:val="00FD604A"/>
     <w:rsid w:val="00FE4F95"/>
     <w:rsid w:val="00FF0A58"/>
     <w:rsid w:val="1B6EF8F8"/>
     <w:rsid w:val="44DC49CC"/>
     <w:rsid w:val="61D0B800"/>
+    <w:rsid w:val="6FB242FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="644C499F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{32B322AB-2EB1-4626-A063-7CD098A02775}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14611,52 +15442,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -14723,484 +15554,483 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00870478"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:kinsoku w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="009122E0"/>
     <w:pPr>
       <w:keepNext/>
       <w:kinsoku/>
       <w:ind w:left="2160" w:firstLine="720"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00595614"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00870478"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ColorfulList-Accent11">
+  <w:style w:type="paragraph" w:styleId="ColorfulList-Accent11" w:customStyle="1">
     <w:name w:val="Colorful List - Accent 11"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0020689A"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC4EB6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00BC4EB6"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007177A5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="007177A5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="009122E0"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00F97E50"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F97E50"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="00F97E50"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD4AB9"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0084542E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0084542E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0084542E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0084542E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0084542E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00AE7F6A"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="00D44E00"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00556E67"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A91759"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
     <w:name w:val="Plain Text Char"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A91759"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="001F48F4"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="001F48F4"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="yiv1231299197msoplaintext">
+  <w:style w:type="paragraph" w:styleId="yiv1231299197msoplaintext" w:customStyle="1">
     <w:name w:val="yiv1231299197msoplaintext"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D53E09"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00486798"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00047D8A"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00047D8A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="81029465">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1039859836">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1351879531">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uscis.gov/i-9-central/acceptable-documents" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.edu/faculty/new-faculty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/policies/handbook" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/policies/handbook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isss@uab.edu%22%20\t%20%22_blank" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uscis.gov/i-9-central/acceptable-documents" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uab-public.policystat.com/policy/18730083/latest/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.edu/faculty/new-faculty" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/policies/handbook" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/policies/handbook" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uab-public.policystat.com/policy/18730083/latest/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uab-public.policystat.com/policy/18730083/latest/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isss@uab.edu%22%20\t%20%22_blank" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -15701,66 +16531,83 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DE4AACF-494B-4C1B-B447-6C9C3D280D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b80df22f-b5ce-4d1e-8414-bd849c8e7594"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>George Mason University</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Date</dc:title>
   <dc:subject/>
   <dc:creator>Dmilligan</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Janice B Ward</lastModifiedBy>
+  <revision>6</revision>
+  <lastPrinted>2014-01-16T03:54:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100661BD7A2E2D35144B63D6AC4EF46CAF1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_SetDate">
+    <vt:lpwstr>2026-02-20T20:40:31Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Name">
+    <vt:lpwstr>Sensitive</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_SiteId">
+    <vt:lpwstr>d8999fe4-76af-40b3-b435-1d8977abc08c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_ActionId">
+    <vt:lpwstr>bc5316be-8397-463e-93e4-f62847e62b53</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>