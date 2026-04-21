--- v0 (2025-12-05)
+++ v1 (2026-04-21)
@@ -6,95 +6,116 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="5D2C1536" w14:textId="77777777" w:rsidR="004B2331" w:rsidRDefault="004B2331" w:rsidP="00AC1AE6">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="7F36A27D" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>The University of Alabama at Birmingham</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E04887F" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">VOLUNTARY </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>FACULTY OFFER LETTER TEMPLATE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF57057" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="2361"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E38B5A" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2361"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C65DC0D" w14:textId="77777777" w:rsidR="004B2331" w:rsidRPr="00F3181E" w:rsidRDefault="004B2331" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2361"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AB7CF30" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
@@ -248,103 +269,130 @@
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>(City, State   ZIP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C898027" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+    <w:p w14:paraId="7B69FFDB" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32061AEE" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+    <w:p w14:paraId="2C898027" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32061AEE" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12960"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>(insert name)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F43F03B" w14:textId="77777777" w:rsidR="00401F8F" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
@@ -559,51 +607,51 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Voluntary </w:t>
       </w:r>
       <w:r w:rsidR="00F72883" w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">faculty </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>appointments carry no salary or fringe benefits. Either you or the University may choose to end this relationship at any time and for any reason, with or without notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F33472F" w14:textId="61534FD5" w:rsidR="00AA124A" w:rsidRPr="00F3181E" w:rsidRDefault="00E13262" w:rsidP="00C15A17">
+    <w:p w14:paraId="7F33472F" w14:textId="77777777" w:rsidR="00AA124A" w:rsidRPr="00F3181E" w:rsidRDefault="00E13262" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
@@ -760,67 +808,51 @@
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> or similar language as is appropriate</w:t>
       </w:r>
       <w:r w:rsidR="003C4B25" w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00AA124A" w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>This expectation includes alignment of your activities with an</w:t>
       </w:r>
       <w:r w:rsidR="005F1A12" w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve">d generation </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> support for the</w:t>
+        <w:t>d generation of, support for the</w:t>
       </w:r>
       <w:r w:rsidR="00AA124A" w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">se activities and relates to </w:t>
       </w:r>
       <w:r w:rsidR="00F3181E" w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>UA</w:t>
       </w:r>
       <w:r w:rsidR="00AA124A" w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>HSF salary in su</w:t>
       </w:r>
@@ -859,51 +891,51 @@
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Your appointment is subject to all terms and conditions of the Faculty Handbook (the “Handbook”) and any future modifications to it. The Handbook, as modified, is hereby incorporated by reference, except as otherwise specifically provided by your offer letter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2539C0" w14:textId="77777777" w:rsidR="007B36A2" w:rsidRPr="00945C46" w:rsidRDefault="007B36A2" w:rsidP="00C15A17">
+    <w:p w14:paraId="1E2539C0" w14:textId="40A36373" w:rsidR="007B36A2" w:rsidRPr="00945C46" w:rsidRDefault="007B36A2" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -928,56 +960,58 @@
       <w:r w:rsidR="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Handbook contains information about UAB policies and proc</w:t>
       </w:r>
       <w:r w:rsidR="00C913AB" w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>edures related to faculty, inclu</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ding promotion and tenure guidelines. This document is available online at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00F3181E">
+        <w:r w:rsidR="001E7A49" w:rsidRPr="007B01B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx</w:t>
+          <w:t>https://uab-public.policystat.com/policy/18730083/latest/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. As </w:t>
       </w:r>
       <w:r w:rsidR="007568B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a UAB Faculty member</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, you will also be subject to the terms and conditio</w:t>
       </w:r>
       <w:r w:rsidR="00C913AB" w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ns in the </w:t>
@@ -1039,863 +1073,884 @@
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[Insert reference to School/College/Library or departmental policies and procedures as is appropriate for this specific voluntary faculty appointment].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A2280B" w14:textId="77777777" w:rsidR="00112A8A" w:rsidRDefault="00112A8A" w:rsidP="00C15A17">
+    <w:p w14:paraId="504E2304" w14:textId="77777777" w:rsidR="00F3181E" w:rsidRDefault="00F3181E" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F3181E">
-[...185 lines deleted...]
-    <w:p w14:paraId="1EED3B2B" w14:textId="6EF8877C" w:rsidR="00B83ABC" w:rsidRPr="007C195C" w:rsidRDefault="003F1D3D" w:rsidP="00C15A17">
+    </w:p>
+    <w:p w14:paraId="60A2280B" w14:textId="77777777" w:rsidR="00112A8A" w:rsidRDefault="00112A8A" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
-[...115 lines deleted...]
-    <w:p w14:paraId="75E6B7A8" w14:textId="77777777" w:rsidR="00AA124A" w:rsidRPr="00F3181E" w:rsidRDefault="003859AE" w:rsidP="00C15A17">
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>In accordance with the Southern Association</w:t>
+      </w:r>
+      <w:r w:rsidR="003973D5" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Colleges and Schools </w:t>
+      </w:r>
+      <w:r w:rsidR="00B262E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commission on Colleges </w:t>
+      </w:r>
+      <w:r w:rsidR="003973D5" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(SACS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B262E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>COC</w:t>
+      </w:r>
+      <w:r w:rsidR="003973D5" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53946" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>requirement for accreditation, an official transcript of your terminal degree from your graduating university must be maint</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4B25" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ained on file in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3674E" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>College/</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4B25" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School of </w:t>
+      </w:r>
+      <w:r w:rsidR="003C4B25" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(insert </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3674E" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>college/</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4B25" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">school) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53946" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dean’s Office. </w:t>
+      </w:r>
+      <w:r w:rsidR="007B36A2" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Foreign transcripts must be translated</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC24AA" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and certified by an education credentialing agency. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53946" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please request a copy of your transcript be sent to our office to be included with the appropriate paperwork for appointment. Your appointment is contingent upon receipt of the transcript prior to your effective date. </w:t>
+      </w:r>
+      <w:r w:rsidR="002773A1" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All faculty appointments must receive approval from the Dean, Provost, and President. We anticipate no difficulty with these steps. If this offer is acceptable to you, please sign below. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E714CC" w14:textId="77777777" w:rsidR="003F1793" w:rsidRDefault="003F1793" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F3181E">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00F3181E">
+    </w:p>
+    <w:p w14:paraId="63BF51E6" w14:textId="68077A40" w:rsidR="008A74FB" w:rsidRDefault="008A74FB" w:rsidP="289B75F1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="C00000"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A37F13" w:rsidRPr="00F3181E">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="C00000"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F3181E">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Volunteer Faculty Background Check/Verification Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32C72B" w14:textId="77777777" w:rsidR="00D92947" w:rsidRPr="008A74FB" w:rsidRDefault="00D92947" w:rsidP="289B75F1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="C00000"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00AA124A" w:rsidRPr="00F3181E">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6272F75A" w14:textId="767109B1" w:rsidR="00D92947" w:rsidRDefault="00D92947" w:rsidP="289B75F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="289B75F1" w:rsidRPr="289B75F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> university conducts pre-employment background investigations on final candidates including postdoctoral fellows and trainees</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>volunteer faculty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="289B75F1" w:rsidRPr="289B75F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="289B75F1" w:rsidRPr="00D92947">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="C00000"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="2F208D09" w14:textId="77777777" w:rsidR="00C3674E" w:rsidRPr="00F3181E" w:rsidRDefault="00C3674E" w:rsidP="00C15A17">
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">faculty </w:t>
+      </w:r>
+      <w:r w:rsidR="289B75F1" w:rsidRPr="00D92947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>appointment offer is contingent on successful completion of pre-employment background investigations that include, but not limited to, a criminal history background check, degree (education) verification, social media background checks, and employment history verification</w:t>
+      </w:r>
+      <w:r w:rsidR="289B75F1" w:rsidRPr="289B75F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549C4958" w14:textId="77777777" w:rsidR="00D92947" w:rsidRDefault="00D92947" w:rsidP="289B75F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="172A9B60" w14:textId="77777777" w:rsidR="00D92947" w:rsidRDefault="289B75F1" w:rsidP="289B75F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="289B75F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>You will receive information electronically requesting your consent to allow the University to conduct this investigatio</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n.  The email will come from HireRight, the university’s 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92947" w:rsidRPr="00D92947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-party vendor. </w:t>
+      </w:r>
+      <w:r w:rsidR="00882FE6" w:rsidRPr="00882FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>In the event that the background check has not been completed at the time your appointment begins</w:t>
+      </w:r>
+      <w:r w:rsidRPr="289B75F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, your appointment will be conditioned upon receipt of a background check report that is acceptable to the University. Before a final decision is made to void an appointment because of a background check result, you will receive a copy of the background check report and you will have an opportunity to provide explanatory information.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4487EED0" w14:textId="77777777" w:rsidR="00D92947" w:rsidRDefault="00D92947" w:rsidP="289B75F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0715B80B" w14:textId="5CA51135" w:rsidR="003F1793" w:rsidRPr="00D92947" w:rsidRDefault="00D92947" w:rsidP="289B75F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If you have a faculty appointment with UAB and U</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6CD2" w:rsidRPr="00D92947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">AHSF, you may be </w:t>
+      </w:r>
+      <w:r w:rsidR="006A3C08" w:rsidRPr="00D92947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>required to complete</w:t>
+      </w:r>
+      <w:r w:rsidR="004153EE" w:rsidRPr="00D92947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>background checks for both entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674240FB" w14:textId="77777777" w:rsidR="003F1793" w:rsidRPr="003F1793" w:rsidRDefault="003F1793" w:rsidP="003F1793">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C3C5DB" w14:textId="7FE2CB1B" w:rsidR="003F1793" w:rsidRDefault="003F1793" w:rsidP="003F1793">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1793">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please note that the University of Alabama at Birmingham conducts a review of the Office of the</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1F31">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1793">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inspector General (OIG) and the General Services Administration (GSA) exclusions lists to establish eligibility for each faculty member (or postdoctoral fellow/trainee) to receive federal funding. These databases are maintained by the federal Government to identify individuals who are excluded from participating in payments by Federal programs or contracts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388A593F" w14:textId="77777777" w:rsidR="003F1793" w:rsidRPr="003F1793" w:rsidRDefault="003F1793" w:rsidP="00AC1AE6">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8E94F0" w14:textId="77777777" w:rsidR="003F1793" w:rsidRPr="003F1793" w:rsidRDefault="003F1793" w:rsidP="003F1793">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1793">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>By signing this appointment letter, you are granting consent to UAB to conduct the necessary background check and OIG and GSA clearances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF486DE" w14:textId="77777777" w:rsidR="003F1793" w:rsidRPr="003F1793" w:rsidRDefault="003F1793" w:rsidP="003F1793">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75E6B7A8" w14:textId="77777777" w:rsidR="00AA124A" w:rsidRPr="00F3181E" w:rsidRDefault="003859AE" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="0ECF666B" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37F13" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>Medicine On</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA124A" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>ly:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA124A" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This appointment is contingent upon your obtaining and maintaining a valid license to practice medicine in the State of Alabama. In addition, </w:t>
+      </w:r>
+      <w:r w:rsidR="00112A8A" w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it is contingent upon receipt of appropriate privileges for medical practice through the credentialing processes of the University of Alabama Hospital and the University of Alabama Health Services Foundation. The School of Medicine requires that the enclosed Faculty Practice Form be completed, notarized, and returned directly to the Dean’s Office as noted on the form. Should you accept our offer, it is your responsibility to seek licensure and privileges in an expeditious manner, since your appointment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>will not be final without them.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F208D09" w14:textId="77777777" w:rsidR="00C3674E" w:rsidRPr="00F3181E" w:rsidRDefault="00C3674E" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F3181E">
-[...7 lines deleted...]
-    <w:p w14:paraId="4598C9AC" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+    </w:p>
+    <w:p w14:paraId="0ECF666B" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="117DAB2C" w14:textId="77777777" w:rsidR="0090529E" w:rsidRPr="00F3181E" w:rsidRDefault="0090529E" w:rsidP="00C15A17">
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Sincerely,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4598C9AC" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D1C68BD" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+    <w:p w14:paraId="117DAB2C" w14:textId="77777777" w:rsidR="0090529E" w:rsidRPr="00F3181E" w:rsidRDefault="0090529E" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65EAE583" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+    <w:p w14:paraId="1D1C68BD" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F3181E">
-[...29 lines deleted...]
-    <w:p w14:paraId="7F73BE09" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+    </w:p>
+    <w:p w14:paraId="65EAE583" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Chair</w:t>
+        <w:t>__________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...85 lines deleted...]
-    <w:p w14:paraId="164E4B3E" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+        <w:t>_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F73BE09" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(Department Name)</w:t>
+        <w:t>Chair</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1916,603 +1971,742 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00F3181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F3181E">
-[...7 lines deleted...]
-    <w:p w14:paraId="54A9599F" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+      <w:r w:rsidR="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dean</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164E4B3E" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7FE00944" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Department Name)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(School Name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A9599F" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...12 lines deleted...]
-    <w:p w14:paraId="50D0741B" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE00944" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="68031A21" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Add additional school and departmental signatures as needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D0741B" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F3181E">
-[...7 lines deleted...]
-    <w:p w14:paraId="5A0E5A86" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+    </w:p>
+    <w:p w14:paraId="68031A21" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="73B3AE27" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Enclosures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0E5A86" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F2D0873" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+    <w:p w14:paraId="73B3AE27" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F3181E">
-[...67 lines deleted...]
-    <w:p w14:paraId="4CA36158" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+    </w:p>
+    <w:p w14:paraId="4F2D0873" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="32DA5352" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAA0E67" w14:textId="77777777" w:rsidR="002D5B19" w:rsidRPr="00F3181E" w:rsidRDefault="002D5B19" w:rsidP="002D5B19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF74B1A" w14:textId="77777777" w:rsidR="002D5B19" w:rsidRPr="00F3181E" w:rsidRDefault="002D5B19" w:rsidP="002D5B19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D08FB70" w14:textId="77777777" w:rsidR="002D5B19" w:rsidRPr="00F3181E" w:rsidRDefault="002D5B19" w:rsidP="002D5B19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Accepte</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>d__________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F3181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Date__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA2CD1B" w14:textId="77777777" w:rsidR="002D5B19" w:rsidRPr="00F3181E" w:rsidRDefault="002D5B19" w:rsidP="002D5B19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA36158" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CBB4F45" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+    <w:p w14:paraId="32DA5352" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="7CBB4F45" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="00C15A17">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2520"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="3960"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="38DD0C25" w14:textId="77777777" w:rsidR="002D5B19" w:rsidRPr="00F3181E" w:rsidRDefault="002D5B19" w:rsidP="002D5B19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1327A782" w14:textId="77777777" w:rsidR="002D5B19" w:rsidRPr="00F3181E" w:rsidRDefault="002D5B19" w:rsidP="002D5B19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7351E550" w14:textId="77777777" w:rsidR="00C15A17" w:rsidRPr="00F3181E" w:rsidRDefault="00C15A17" w:rsidP="003859AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C15A17" w:rsidRPr="00F3181E">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B8F3E85" w14:textId="77777777" w:rsidR="009879FA" w:rsidRDefault="009879FA" w:rsidP="00A922C6">
+    <w:p w14:paraId="5800FFA9" w14:textId="77777777" w:rsidR="00FD096A" w:rsidRDefault="00FD096A" w:rsidP="00A922C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B7B9419" w14:textId="77777777" w:rsidR="009879FA" w:rsidRDefault="009879FA" w:rsidP="00A922C6">
+    <w:p w14:paraId="39AD33F6" w14:textId="77777777" w:rsidR="00FD096A" w:rsidRDefault="00FD096A" w:rsidP="00A922C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="32C7DEC5" w14:textId="77777777" w:rsidR="009879FA" w:rsidRDefault="009879FA"/>
+    <w:p w14:paraId="0EA80ED2" w14:textId="77777777" w:rsidR="00FD096A" w:rsidRDefault="00FD096A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="034D98EA" w14:textId="77777777" w:rsidR="008A14CA" w:rsidRPr="008A14CA" w:rsidRDefault="008A14CA" w:rsidP="008A14CA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="008A14CA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>VOLUNTARY FACULTY OFFER LETTER TEMPLATE</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="52EFF0DE" w14:textId="77777777" w:rsidR="008A14CA" w:rsidRDefault="008A14CA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47F3CE0C" w14:textId="77777777" w:rsidR="009879FA" w:rsidRDefault="009879FA" w:rsidP="00A922C6">
+    <w:p w14:paraId="67E203C6" w14:textId="77777777" w:rsidR="00FD096A" w:rsidRDefault="00FD096A" w:rsidP="00A922C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CC3F43B" w14:textId="77777777" w:rsidR="009879FA" w:rsidRDefault="009879FA" w:rsidP="00A922C6">
+    <w:p w14:paraId="76787B88" w14:textId="77777777" w:rsidR="00FD096A" w:rsidRDefault="00FD096A" w:rsidP="00A922C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="297C163D" w14:textId="77777777" w:rsidR="009879FA" w:rsidRDefault="009879FA"/>
+    <w:p w14:paraId="272061B3" w14:textId="77777777" w:rsidR="00FD096A" w:rsidRDefault="00FD096A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D38FC41" w14:textId="77777777" w:rsidR="00A922C6" w:rsidRPr="00A922C6" w:rsidRDefault="00A922C6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">      TEMPLATE                     The University of Alabama at Birmingham</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008A66F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E76A856E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2787,202 +2981,205 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1805388457">
+  <w:num w:numId="1" w16cid:durableId="1416173743">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1321497239">
+  <w:num w:numId="2" w16cid:durableId="748229138">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1378242811">
+  <w:num w:numId="3" w16cid:durableId="214053316">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C15A17"/>
     <w:rsid w:val="000025AE"/>
     <w:rsid w:val="00047A86"/>
     <w:rsid w:val="00066A57"/>
-    <w:rsid w:val="000A5EBE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00101A58"/>
     <w:rsid w:val="00112A8A"/>
+    <w:rsid w:val="00167C98"/>
     <w:rsid w:val="001A2E7F"/>
+    <w:rsid w:val="001B63C1"/>
     <w:rsid w:val="001C52FA"/>
     <w:rsid w:val="001D45BA"/>
-    <w:rsid w:val="001E24A9"/>
+    <w:rsid w:val="001E7A49"/>
     <w:rsid w:val="00211FBC"/>
-    <w:rsid w:val="00240F59"/>
     <w:rsid w:val="00266F26"/>
     <w:rsid w:val="002773A1"/>
     <w:rsid w:val="00284892"/>
     <w:rsid w:val="002D5B19"/>
-    <w:rsid w:val="003057B3"/>
+    <w:rsid w:val="002F0EB8"/>
     <w:rsid w:val="00314B06"/>
+    <w:rsid w:val="003211ED"/>
     <w:rsid w:val="00362AA6"/>
     <w:rsid w:val="003859AE"/>
     <w:rsid w:val="003973D5"/>
-    <w:rsid w:val="003A7819"/>
+    <w:rsid w:val="003B193F"/>
     <w:rsid w:val="003C4B25"/>
     <w:rsid w:val="003F1793"/>
-    <w:rsid w:val="003F1D3D"/>
     <w:rsid w:val="00401F8F"/>
     <w:rsid w:val="004136AB"/>
+    <w:rsid w:val="004153EE"/>
     <w:rsid w:val="0042046E"/>
     <w:rsid w:val="004245CA"/>
     <w:rsid w:val="004B2331"/>
+    <w:rsid w:val="004C3D58"/>
     <w:rsid w:val="00562FEF"/>
     <w:rsid w:val="005F1A12"/>
     <w:rsid w:val="00623EAC"/>
     <w:rsid w:val="00646BE1"/>
-    <w:rsid w:val="006C3AB9"/>
+    <w:rsid w:val="006A3C08"/>
     <w:rsid w:val="006F50F6"/>
     <w:rsid w:val="007568B2"/>
     <w:rsid w:val="007B36A2"/>
-    <w:rsid w:val="007C195C"/>
     <w:rsid w:val="007F3ADD"/>
     <w:rsid w:val="008551BA"/>
     <w:rsid w:val="00882249"/>
+    <w:rsid w:val="00882FE6"/>
+    <w:rsid w:val="00887DEE"/>
     <w:rsid w:val="008A14CA"/>
-    <w:rsid w:val="00900B5F"/>
+    <w:rsid w:val="008A74FB"/>
     <w:rsid w:val="00903CA2"/>
     <w:rsid w:val="00904F0C"/>
     <w:rsid w:val="0090529E"/>
     <w:rsid w:val="00913A29"/>
     <w:rsid w:val="009349F1"/>
     <w:rsid w:val="00945C46"/>
+    <w:rsid w:val="00952A7E"/>
     <w:rsid w:val="00965C85"/>
-    <w:rsid w:val="009879FA"/>
-    <w:rsid w:val="009A388D"/>
+    <w:rsid w:val="009A1F31"/>
     <w:rsid w:val="00A37F13"/>
     <w:rsid w:val="00A50F88"/>
     <w:rsid w:val="00A575AC"/>
     <w:rsid w:val="00A922C6"/>
     <w:rsid w:val="00AA019C"/>
     <w:rsid w:val="00AA124A"/>
     <w:rsid w:val="00AC1AE6"/>
     <w:rsid w:val="00AC6EE2"/>
     <w:rsid w:val="00B00339"/>
     <w:rsid w:val="00B262E3"/>
-    <w:rsid w:val="00B83ABC"/>
     <w:rsid w:val="00BB080E"/>
     <w:rsid w:val="00BF518A"/>
     <w:rsid w:val="00C15A17"/>
-    <w:rsid w:val="00C361A6"/>
+    <w:rsid w:val="00C33FF1"/>
     <w:rsid w:val="00C3674E"/>
     <w:rsid w:val="00C53946"/>
     <w:rsid w:val="00C913AB"/>
+    <w:rsid w:val="00CB6CD2"/>
     <w:rsid w:val="00CD1CD7"/>
     <w:rsid w:val="00D61532"/>
-    <w:rsid w:val="00D65156"/>
+    <w:rsid w:val="00D92947"/>
     <w:rsid w:val="00E13262"/>
     <w:rsid w:val="00E666B5"/>
     <w:rsid w:val="00F156B1"/>
     <w:rsid w:val="00F31289"/>
     <w:rsid w:val="00F3181E"/>
     <w:rsid w:val="00F72883"/>
     <w:rsid w:val="00FC050F"/>
     <w:rsid w:val="00FC24AA"/>
+    <w:rsid w:val="00FD096A"/>
+    <w:rsid w:val="289B75F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0D65EA2D"/>
   <w15:docId w15:val="{17469EF5-393A-476D-844C-857E598C540E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3537,73 +3734,73 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007568B2"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00945C46"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1571578792">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uab-public.policystat.com/policy/18730083/latest/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4008,169 +4205,152 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DED35D8D-37D2-41ED-815C-849E50DF66A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b80df22f-b5ce-4d1e-8414-bd849c8e7594"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9842B8D6-EEE8-4800-A1F5-7AFA0BB09708}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEE81A37-8306-4880-9C2B-BEE43E86C61B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5114</Characters>
+  <Pages>3</Pages>
+  <Words>882</Words>
+  <Characters>5342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6000</CharactersWithSpaces>
+  <CharactersWithSpaces>6193</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>Gail Short</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100661BD7A2E2D35144B63D6AC4EF46CAF1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_SetDate">
+    <vt:lpwstr>2026-02-20T21:11:59Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Name">
+    <vt:lpwstr>Sensitive</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_SiteId">
+    <vt:lpwstr>d8999fe4-76af-40b3-b435-1d8977abc08c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_ActionId">
+    <vt:lpwstr>e7af9a1a-096e-45d9-8877-b5317e9ee366</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>