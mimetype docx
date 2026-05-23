--- v0 (2025-12-24)
+++ v1 (2026-05-23)
@@ -1,2917 +1,3209 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6AB8E8FB" w14:textId="2BED999F" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="0082105B" w:rsidP="00327B04">
-[...156 lines deleted...]
-    <w:p w14:paraId="49541CBC" w14:textId="77777777" w:rsidR="0082105B" w:rsidRDefault="0082105B" w:rsidP="00327B04">
+    <w:p w14:paraId="52CEDFEA" w14:textId="0BA80F00" w:rsidR="005F1D9D" w:rsidRPr="00DE2419" w:rsidRDefault="005F1D9D" w:rsidP="00327B04">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00DE2419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Protocol Oversight Review Form</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="52CEDFEA" w14:textId="0BA80F00" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="005F1D9D" w:rsidP="00327B04">
+    <w:p w14:paraId="5B432FBB" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="0022306F" w:rsidRDefault="005F1D9D" w:rsidP="00134CD3">
       <w:pPr>
-        <w:pBdr>
-[...5 lines deleted...]
-          <w:b/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...4 lines deleted...]
-        <w:t>Protocol Oversight Review Form</w:t>
+      <w:r w:rsidRPr="00644136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Title of Project:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65710213" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="005F1D9D">
+    <w:p w14:paraId="5E7BF17C" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="0022306F" w:rsidRDefault="005F1D9D">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00644136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Name of Principal Investigator:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="Text1"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...55 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="3B698C96" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="005F1D9D">
+    <w:p w14:paraId="22BA3C24" w14:textId="1720E9FE" w:rsidR="005F0D27" w:rsidRPr="00644136" w:rsidRDefault="005F1D9D" w:rsidP="007C5BCE">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...154 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00644136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Signature of Principal Investigator:</w:t>
+      </w:r>
+      <w:r w:rsidR="00644136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-        <w:rPr>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...55 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53EC13A3" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="005F1D9D">
+    <w:p w14:paraId="46E16E4F" w14:textId="46980D55" w:rsidR="00323309" w:rsidRPr="0022306F" w:rsidRDefault="005F0D27">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Please note this </w:t>
+      </w:r>
+      <w:r w:rsidR="349E6172" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">form may not be signed by a trainee (e.g., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">student, resident, Post Doc, </w:t>
+      </w:r>
+      <w:r w:rsidR="1ACEEDBA" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fellow</w:t>
+      </w:r>
+      <w:r w:rsidR="27486C22" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If a trainee wishes to engage in </w:t>
+      </w:r>
+      <w:r w:rsidR="00404B0A" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">human </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00404B0A" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>subjects</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00404B0A" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research</w:t>
+      </w:r>
+      <w:r w:rsidR="06918342" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, the Faculty Advisor/Supervisor must serve as Principal Investigator.)</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1D9D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F1D9D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F1D9D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F1D9D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F1D9D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F1D9D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="22BA3C24" w14:textId="77777777" w:rsidR="005F0D27" w:rsidRDefault="005F1D9D">
+    <w:p w14:paraId="2C2ACF50" w14:textId="130BCDC3" w:rsidR="005F1D9D" w:rsidRPr="0022306F" w:rsidRDefault="005F1D9D">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...217 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00644136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>School:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-        <w:rPr>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...55 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015FF7FF" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="005F1D9D" w:rsidP="00323309">
+    <w:p w14:paraId="015FF7FF" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="0022306F" w:rsidRDefault="005F1D9D" w:rsidP="00323309">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00644136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Department:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-        <w:rPr>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...55 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B9B37F" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="005F1D9D" w:rsidP="00323309">
+    <w:p w14:paraId="59B9B37F" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="0022306F" w:rsidRDefault="005F1D9D" w:rsidP="00323309">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00644136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Division:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-        <w:rPr>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...55 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44280261" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="005F1D9D">
+    <w:p w14:paraId="44280261" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="0022306F" w:rsidRDefault="005F1D9D">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DF0101D" w14:textId="0BEBB6F0" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="005F1D9D">
+    <w:p w14:paraId="4DF0101D" w14:textId="0BEBB6F0" w:rsidR="005F1D9D" w:rsidRPr="0022306F" w:rsidRDefault="005F1D9D">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Review Process (</w:t>
       </w:r>
-      <w:r w:rsidR="009C607D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="009C607D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Check One</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA71050" w14:textId="77777777" w:rsidR="00404B0A" w:rsidRPr="00A56F46" w:rsidRDefault="00404B0A" w:rsidP="00404B0A">
+    <w:p w14:paraId="0DA71050" w14:textId="77777777" w:rsidR="00404B0A" w:rsidRPr="0022306F" w:rsidRDefault="00404B0A" w:rsidP="00404B0A">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Review</w:t>
+        <w:t>Dean’s Office Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D29967E" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="005F1D9D">
+    <w:p w14:paraId="5D29967E" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="0022306F" w:rsidRDefault="005F1D9D">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Check1"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:bookmarkStart w:id="0" w:name="Check1"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Departmental Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7F39EA" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="005F1D9D">
+    <w:p w14:paraId="1F7F39EA" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="0022306F" w:rsidRDefault="005F1D9D">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Check2"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:bookmarkStart w:id="1" w:name="Check2"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Divisional Review (Division Director or Designate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDD8D30" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="005F1D9D">
+    <w:p w14:paraId="6EDD8D30" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="0022306F" w:rsidRDefault="005F1D9D">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Check3"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:bookmarkStart w:id="2" w:name="Check3"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Center or Departmental Protocol Review Committee Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447E59B5" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="005F1D9D">
+    <w:p w14:paraId="447E59B5" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="0022306F" w:rsidRDefault="005F1D9D" w:rsidP="00134CD3">
       <w:pPr>
+        <w:spacing w:after="240"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Check4"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:bookmarkStart w:id="3" w:name="Check4"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Project Review Panel </w:t>
       </w:r>
-      <w:r w:rsidR="00327B04" w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00327B04" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(PRP)—</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Appointed by the Department Chairman or Division Director (PRP report attached)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E44448E" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="005F1D9D">
-[...7 lines deleted...]
-    <w:p w14:paraId="5C06C038" w14:textId="77777777" w:rsidR="0056496C" w:rsidRPr="00A56F46" w:rsidRDefault="0056496C" w:rsidP="00340E97">
+    <w:p w14:paraId="0A090CDF" w14:textId="37E3AD46" w:rsidR="00A56F46" w:rsidRPr="0022306F" w:rsidRDefault="089E23A8" w:rsidP="6FC99348">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...5 lines deleted...]
-        <w:t>I have reviewed the proposed research and concluded that the following apply:</w:t>
+      <w:r w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The proposed research has been reviewed and meets </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="0056496C" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A090CDF" w14:textId="77777777" w:rsidR="00A56F46" w:rsidRPr="00A56F46" w:rsidRDefault="00A56F46" w:rsidP="00340E97">
+    <w:p w14:paraId="183F8967" w14:textId="752772C4" w:rsidR="002E5156" w:rsidRPr="0022306F" w:rsidRDefault="002E5156" w:rsidP="00134CD3">
       <w:pPr>
-        <w:pBdr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The application has been </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="0022306F" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>proofread and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is accurate and complete.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5886E558" w14:textId="77777777" w:rsidR="0056496C" w:rsidRPr="00A56F46" w:rsidRDefault="002E5156" w:rsidP="002E5156">
+    <w:p w14:paraId="5886E558" w14:textId="770C5104" w:rsidR="0056496C" w:rsidRPr="0022306F" w:rsidRDefault="002E5156" w:rsidP="002E5156">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0056496C" w:rsidRPr="00A56F46">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="0056496C" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The research </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>has been reviewed for scientific validity and</w:t>
+      </w:r>
+      <w:r w:rsidR="0056496C" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is likely to answer the scientific question</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A195243" w14:textId="77777777" w:rsidR="002E5156" w:rsidRPr="00A56F46" w:rsidRDefault="002E5156" w:rsidP="002E5156">
+    <w:p w14:paraId="4A195243" w14:textId="77777777" w:rsidR="002E5156" w:rsidRPr="0022306F" w:rsidRDefault="002E5156" w:rsidP="002E5156">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0056496C" w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="0056496C" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The researcher and the study team are qualified and/or credentialed to conduct the procedures proposed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4875A064" w14:textId="77777777" w:rsidR="00751F9B" w:rsidRPr="00A56F46" w:rsidRDefault="002E5156" w:rsidP="002E5156">
+    <w:p w14:paraId="4875A064" w14:textId="77777777" w:rsidR="00751F9B" w:rsidRPr="0022306F" w:rsidRDefault="002E5156" w:rsidP="002E5156">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All study personnel have completed training in human </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>subjects</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> protections and conflicts of interest.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6397042D" w14:textId="77777777" w:rsidR="0056496C" w:rsidRPr="00A56F46" w:rsidRDefault="002E5156" w:rsidP="002E5156">
+    <w:p w14:paraId="6397042D" w14:textId="77777777" w:rsidR="0056496C" w:rsidRPr="0022306F" w:rsidRDefault="002E5156" w:rsidP="00134CD3">
       <w:pPr>
+        <w:spacing w:after="240"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00751F9B" w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00751F9B" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The researcher has identified sufficient resources in terms of experienced research personnel</w:t>
       </w:r>
-      <w:r w:rsidR="00584599" w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00584599" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (and if a trainee (e.g., student, resident, post-doc, fellow), appropriate faculty supervision)</w:t>
       </w:r>
-      <w:r w:rsidR="00751F9B" w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00751F9B" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, facilities, and availability of medical or psychological services that may be necessary </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00751F9B" w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00751F9B" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as a consequence of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00751F9B" w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00751F9B" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> participation in the research to protect the research participants.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3388291C" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="005F1D9D">
+    <w:p w14:paraId="285DF898" w14:textId="77777777" w:rsidR="00FD2FAA" w:rsidRDefault="00FD2FAA">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="099DED31" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="00340E97">
+    <w:p w14:paraId="0AA1385C" w14:textId="3EB75ED9" w:rsidR="005F1D9D" w:rsidRPr="0022306F" w:rsidRDefault="609ADE54">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...10 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Authorized School/Department PORF Signatory</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00340E97" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005F1D9D" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="005F1D9D" w:rsidRPr="00A56F46">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="005F1D9D" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="005F1D9D" w:rsidRPr="00A56F46">
-[...11 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="005F1D9D" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005F1D9D" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="005F1D9D" w:rsidRPr="00A56F46">
-[...57 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="005F1D9D" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1D9D" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1D9D" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1D9D" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1D9D" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1D9D" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0056496C" w:rsidRPr="00A56F46">
-        <w:rPr>
+      <w:r w:rsidR="0056496C" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0056496C" w:rsidRPr="00A56F46">
-        <w:rPr>
+      <w:r w:rsidR="0056496C" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0056496C" w:rsidRPr="00A56F46">
-        <w:rPr>
+      <w:r w:rsidR="0056496C" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0056496C" w:rsidRPr="00A56F46">
-        <w:rPr>
+      <w:r w:rsidR="0056496C" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0056496C" w:rsidRPr="00A56F46">
-[...18 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00340E97" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Title:</w:t>
       </w:r>
-      <w:r w:rsidR="0056496C" w:rsidRPr="00A56F46">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="0056496C" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text2"/>
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:bookmarkStart w:id="4" w:name="Text2"/>
+      <w:r w:rsidR="0056496C" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0056496C" w:rsidRPr="00A56F46">
-[...11 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="0056496C" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="0056496C" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0056496C" w:rsidRPr="00A56F46">
-[...57 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="0056496C" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056496C" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056496C" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056496C" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056496C" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056496C" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="0056496C" w:rsidRPr="6FC99348">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="0056496C" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0056496C" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0056496C" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0056496C" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0AA1385C" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="0056496C">
+    <w:p w14:paraId="65FBE6CE" w14:textId="77777777" w:rsidR="0056496C" w:rsidRPr="0022306F" w:rsidRDefault="0056496C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BD24E52" w14:textId="77777777" w:rsidR="005F1D9D" w:rsidRDefault="005F1D9D">
+    <w:p w14:paraId="0BD24E52" w14:textId="6B846CA1" w:rsidR="005F1D9D" w:rsidRPr="0022306F" w:rsidRDefault="005F1D9D">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00D2141D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00D2141D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00D2141D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00D2141D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00D2141D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00D2141D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00D2141D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A56F46">
-[...15 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2141D" w:rsidRPr="0022306F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDC7E66" w14:textId="77777777" w:rsidR="00C722F9" w:rsidRDefault="00C722F9">
+    <w:p w14:paraId="04EDDCF4" w14:textId="77777777" w:rsidR="003A1939" w:rsidRPr="0022306F" w:rsidRDefault="003A1939">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E135F55" w14:textId="6CAA10DF" w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidRDefault="00C722F9" w:rsidP="00497D7B">
+    <w:p w14:paraId="1E135F55" w14:textId="03CC6F9C" w:rsidR="005F1D9D" w:rsidRPr="00644136" w:rsidRDefault="00C722F9" w:rsidP="00134CD3">
       <w:pPr>
+        <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>(this document may only be signed an IRB-approved PORF signatory designated by the dean)</w:t>
+      <w:r w:rsidRPr="00644136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(this document </w:t>
+      </w:r>
+      <w:r w:rsidR="008316AB" w:rsidRPr="00644136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be signed </w:t>
+      </w:r>
+      <w:r w:rsidR="008316AB" w:rsidRPr="00644136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by the PI and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>HRPP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-approved PORF signatory designated by the dean)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005F1D9D" w:rsidRPr="00A56F46" w:rsidSect="0082105B">
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="005F1D9D" w:rsidRPr="00644136" w:rsidSect="00446DAF">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="759D559D" w14:textId="77777777" w:rsidR="008A22FC" w:rsidRDefault="008A22FC">
+    <w:p w14:paraId="5BABA5FB" w14:textId="77777777" w:rsidR="003108C5" w:rsidRDefault="003108C5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D940A95" w14:textId="77777777" w:rsidR="008A22FC" w:rsidRDefault="008A22FC">
+    <w:p w14:paraId="472125AC" w14:textId="77777777" w:rsidR="003108C5" w:rsidRDefault="003108C5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5E0E4FD6" w14:textId="77777777" w:rsidR="007D1AAC" w:rsidRPr="00A56F46" w:rsidRDefault="0056496C" w:rsidP="0056496C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E0E4FD6" w14:textId="5859B3F1" w:rsidR="007D1AAC" w:rsidRPr="00DE2419" w:rsidRDefault="0056496C" w:rsidP="0056496C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A56F46">
+    <w:r w:rsidRPr="00DE2419">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00A56F46">
+    <w:r w:rsidRPr="00DE2419">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> FILENAME   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00A56F46">
+    <w:r w:rsidRPr="00DE2419">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00241989" w:rsidRPr="00A56F46">
+    <w:r w:rsidR="008557E7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>205 - porf.doc</w:t>
+      <w:t xml:space="preserve">205-porf </w:t>
     </w:r>
-    <w:r w:rsidRPr="00A56F46">
+    <w:r w:rsidRPr="00DE2419">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-  </w:p>
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+    <w:r w:rsidR="00134CD3" w:rsidRPr="00DE2419">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-    </w:pPr>
-    <w:r>
+      <w:t xml:space="preserve">                                                                                                                                              </w:t>
+    </w:r>
+    <w:r w:rsidR="00DE2419">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>December 1</w:t>
+      <w:t xml:space="preserve">            </w:t>
     </w:r>
-    <w:r w:rsidR="00497D7B">
+    <w:r w:rsidR="008557E7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">           </w:t>
+    </w:r>
+    <w:r w:rsidR="00134CD3" w:rsidRPr="00DE2419">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">December </w:t>
+    </w:r>
+    <w:r w:rsidR="00C44FA2" w:rsidRPr="00DE2419">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00A56F46" w:rsidRPr="00A56F46">
+    <w:r w:rsidR="00E54A23">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>, 2024</w:t>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r w:rsidR="00134CD3" w:rsidRPr="00DE2419">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>, 2025</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D97BE46" w14:textId="77777777" w:rsidR="008A22FC" w:rsidRDefault="008A22FC">
+    <w:p w14:paraId="24864419" w14:textId="77777777" w:rsidR="003108C5" w:rsidRDefault="003108C5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="226C8922" w14:textId="77777777" w:rsidR="008A22FC" w:rsidRDefault="008A22FC">
+    <w:p w14:paraId="6F2A99A1" w14:textId="77777777" w:rsidR="003108C5" w:rsidRDefault="003108C5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AB9C469" w14:textId="7F31D39B" w:rsidR="00316369" w:rsidRDefault="00316369">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1799732A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC0EE238"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3015,155 +3307,224 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1293632516">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D1AAC"/>
     <w:rsid w:val="000348E7"/>
+    <w:rsid w:val="00045872"/>
+    <w:rsid w:val="00052F68"/>
+    <w:rsid w:val="00084F57"/>
+    <w:rsid w:val="000C49D1"/>
     <w:rsid w:val="000C5508"/>
     <w:rsid w:val="0012533D"/>
+    <w:rsid w:val="00134CD3"/>
+    <w:rsid w:val="001B7309"/>
+    <w:rsid w:val="0022306F"/>
     <w:rsid w:val="00241989"/>
+    <w:rsid w:val="00291CAF"/>
     <w:rsid w:val="002A2674"/>
     <w:rsid w:val="002D6DC6"/>
     <w:rsid w:val="002E5156"/>
+    <w:rsid w:val="003108C5"/>
+    <w:rsid w:val="00316369"/>
+    <w:rsid w:val="00321CD6"/>
     <w:rsid w:val="00323309"/>
     <w:rsid w:val="00327B04"/>
     <w:rsid w:val="00340E97"/>
+    <w:rsid w:val="00347416"/>
     <w:rsid w:val="0035677F"/>
-    <w:rsid w:val="003661C9"/>
+    <w:rsid w:val="0038190C"/>
     <w:rsid w:val="0039153C"/>
+    <w:rsid w:val="003A1939"/>
     <w:rsid w:val="003E3B47"/>
+    <w:rsid w:val="003E5BD2"/>
     <w:rsid w:val="00404B0A"/>
+    <w:rsid w:val="0043632E"/>
+    <w:rsid w:val="00446DAF"/>
+    <w:rsid w:val="00453FE4"/>
+    <w:rsid w:val="0048037F"/>
+    <w:rsid w:val="00481942"/>
     <w:rsid w:val="00497D7B"/>
+    <w:rsid w:val="004A3C9D"/>
     <w:rsid w:val="004B012F"/>
-    <w:rsid w:val="004B66C0"/>
+    <w:rsid w:val="004E6827"/>
+    <w:rsid w:val="004E7EB0"/>
     <w:rsid w:val="00525C83"/>
+    <w:rsid w:val="005347C7"/>
     <w:rsid w:val="00553D21"/>
     <w:rsid w:val="0056496C"/>
+    <w:rsid w:val="00577B91"/>
     <w:rsid w:val="00584599"/>
+    <w:rsid w:val="005A6EEF"/>
+    <w:rsid w:val="005C1F65"/>
+    <w:rsid w:val="005C5AF6"/>
     <w:rsid w:val="005F0D27"/>
     <w:rsid w:val="005F1D9D"/>
     <w:rsid w:val="00620073"/>
     <w:rsid w:val="0062286E"/>
+    <w:rsid w:val="00644136"/>
     <w:rsid w:val="00664C26"/>
+    <w:rsid w:val="00703FA9"/>
     <w:rsid w:val="00751F9B"/>
+    <w:rsid w:val="007576AC"/>
+    <w:rsid w:val="007C5BCE"/>
     <w:rsid w:val="007D1AAC"/>
     <w:rsid w:val="007F22B3"/>
+    <w:rsid w:val="00812B18"/>
     <w:rsid w:val="0082105B"/>
+    <w:rsid w:val="008316AB"/>
+    <w:rsid w:val="008557E7"/>
     <w:rsid w:val="008A22FC"/>
     <w:rsid w:val="008D20CE"/>
     <w:rsid w:val="00901EA3"/>
     <w:rsid w:val="009268F8"/>
+    <w:rsid w:val="00927D14"/>
     <w:rsid w:val="009C607D"/>
+    <w:rsid w:val="009D78F7"/>
+    <w:rsid w:val="009E2107"/>
+    <w:rsid w:val="00A057B7"/>
     <w:rsid w:val="00A46F64"/>
     <w:rsid w:val="00A56F46"/>
     <w:rsid w:val="00AA7DB5"/>
+    <w:rsid w:val="00AE563A"/>
     <w:rsid w:val="00B53493"/>
     <w:rsid w:val="00B921C3"/>
+    <w:rsid w:val="00BE29C3"/>
+    <w:rsid w:val="00BF6E78"/>
+    <w:rsid w:val="00C102E7"/>
+    <w:rsid w:val="00C44FA2"/>
     <w:rsid w:val="00C722F9"/>
     <w:rsid w:val="00C83984"/>
+    <w:rsid w:val="00CA25E4"/>
+    <w:rsid w:val="00D2141D"/>
+    <w:rsid w:val="00D560BF"/>
+    <w:rsid w:val="00DE2288"/>
+    <w:rsid w:val="00DE2419"/>
     <w:rsid w:val="00E21503"/>
+    <w:rsid w:val="00E54A23"/>
+    <w:rsid w:val="00E54B29"/>
+    <w:rsid w:val="00E60106"/>
+    <w:rsid w:val="00E649F4"/>
     <w:rsid w:val="00E7035C"/>
     <w:rsid w:val="00F36932"/>
+    <w:rsid w:val="00FA2226"/>
+    <w:rsid w:val="00FB4CBB"/>
+    <w:rsid w:val="00FD2FAA"/>
+    <w:rsid w:val="00FE6E58"/>
+    <w:rsid w:val="06918342"/>
+    <w:rsid w:val="089E23A8"/>
+    <w:rsid w:val="14E7D321"/>
+    <w:rsid w:val="1ACEEDBA"/>
+    <w:rsid w:val="265BB5B3"/>
+    <w:rsid w:val="27486C22"/>
+    <w:rsid w:val="349E6172"/>
+    <w:rsid w:val="609ADE54"/>
+    <w:rsid w:val="6FC99348"/>
+    <w:rsid w:val="7D7F322A"/>
+    <w:rsid w:val="7F3C9347"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0012DF38"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{57287EB3-7844-4338-9D94-F2AD62EE212F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -3500,111 +3861,121 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007D1AAC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="0056496C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005F0D27"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="00134CD3"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3879,63 +4250,83 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <raDocumentSubCat xmlns="b7565f3e-f365-40fb-821d-006a11e578ff">Departmental Forms</raDocumentSubCat>
+    <raDocumentCategory xmlns="b7565f3e-f365-40fb-821d-006a11e578ff">
+      <Value>Form</Value>
+    </raDocumentCategory>
+    <raAudience xmlns="b7565f3e-f365-40fb-821d-006a11e578ff">
+      <Value>Researchers</Value>
+      <Value>Students</Value>
+    </raAudience>
+    <raDocumentDescription xmlns="b7565f3e-f365-40fb-821d-006a11e578ff">One of the IRB-approved forms used to document departmental review of protocols for scientific and scholarly merit. Version: July 24, 2007</raDocumentDescription>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documents and Forms" ma:contentTypeID="0x0101005CD7FF8448DD8241B359321E8F726E670094BBC07B3A579B429F6DF7D0CB6009A8" ma:contentTypeVersion="9" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="3dd2e8ef9383706634687c62e8c393e1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b7565f3e-f365-40fb-821d-006a11e578ff" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5203b3b458d270207fdb6fa61924c490" ns2:_="">
     <xsd:import namespace="b7565f3e-f365-40fb-821d-006a11e578ff"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:raDocumentCategory" minOccurs="0"/>
                 <xsd:element ref="ns2:raDocumentSubCat" minOccurs="0"/>
                 <xsd:element ref="ns2:raDocumentDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:raAudience" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7565f3e-f365-40fb-821d-006a11e578ff" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="raDocumentCategory" ma:index="2" nillable="true" ma:displayName="Document Category (old)" ma:internalName="raDocumentCategory">
       <xsd:complexType>
@@ -4085,152 +4476,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5150C7C6-D83A-43BD-88DA-819A9767B44B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b7565f3e-f365-40fb-821d-006a11e578ff"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{543F3B28-2712-43D3-8358-4C994FFDAD5B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F624C33-DEAF-4331-9E73-D5D64EA97545}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9AC4457-47BF-42A4-B5B2-E1E03D5C00EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A99D4CDF-3479-409D-AF3F-4AB109B0293D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b7565f3e-f365-40fb-821d-006a11e578ff"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>243</Words>
-  <Characters>1774</Characters>
+  <Words>251</Words>
+  <Characters>1824</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>University of Alabama at Birmingham</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2013</CharactersWithSpaces>
+  <CharactersWithSpaces>2071</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sample Protocol Oversight Review Form (FOR205)</dc:title>
   <dc:subject/>
   <dc:creator>UAB HRPP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Enabled">
     <vt:lpwstr>true</vt:lpwstr>