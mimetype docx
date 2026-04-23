--- v0 (2025-12-21)
+++ v1 (2026-04-23)
@@ -1,194 +1,297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="452F0D51" w14:textId="77777777" w:rsidR="000A7577" w:rsidRDefault="000A7577" w:rsidP="00E133ED">
-[...7 lines deleted...]
-    <w:p w14:paraId="391EC5DA" w14:textId="77777777" w:rsidR="00BC7274" w:rsidRPr="009A13DE" w:rsidRDefault="00E133ED" w:rsidP="00E133ED">
+    <w:p w14:paraId="391EC5DA" w14:textId="77777777" w:rsidR="005D14FE" w:rsidRPr="009A13DE" w:rsidRDefault="00E133ED" w:rsidP="00E133ED">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A13DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Release of Pathologic Materials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C990579" w14:textId="653993DF" w:rsidR="002C14CB" w:rsidRPr="00214BC9" w:rsidRDefault="002C14CB" w:rsidP="002C14CB">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="6C990579" w14:textId="43EBB487" w:rsidR="002C14CB" w:rsidRDefault="002C14CB" w:rsidP="002C14CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00214BC9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit this form </w:t>
       </w:r>
       <w:r w:rsidR="00B51198" w:rsidRPr="00214BC9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>electronically to Suzanne Byan-Parker</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00005F96" w:rsidRPr="00214BC9">
+        <w:t>electronically to</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2953">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00B51198" w:rsidRPr="00214BC9">
+        <w:r w:rsidR="00EA2953" w:rsidRPr="007C6FA2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>sbyanparker@uabmc.edu</w:t>
+          <w:t>ROPrequest@uabmc.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00005F96" w:rsidRPr="00214BC9">
+      <w:r w:rsidR="00EA2953">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F858F5">
+        <w:t xml:space="preserve"> along </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214BC9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009909F8" w:rsidRPr="00214BC9">
+        <w:t>with a copy of the associated IRB Human Subject Protocol.  In the case of clinical trials, please provide a copy of the clinical protocol,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3315E" w:rsidRPr="00214BC9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>long</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00214BC9">
+        <w:t xml:space="preserve"> informed consent (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="009049D4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with a copy of the associated IRB Human Subject Protocol.  In the case of clinical trials, please provide a copy of the clinical protocol,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E3315E" w:rsidRPr="00214BC9">
+        <w:t xml:space="preserve"> and if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214BC9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> informed consent (if applicable)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and if applicable/available, a copy of the Laboratory Manual or document describing specimen collection and preparation.</w:t>
+        <w:t>available, a copy of the Laboratory Manual or document describing specimen collection and preparation.</w:t>
       </w:r>
       <w:r w:rsidR="00005F96" w:rsidRPr="00214BC9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00005F96" w:rsidRPr="00214BC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>All forms will be logged in and routed for appropriate signatures, and you will be contacted when form has been approved.</w:t>
+        <w:t>All forms will be logged in and ro</w:t>
+      </w:r>
+      <w:r w:rsidR="00863714">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>uted for appropriate signatures.  Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00005F96" w:rsidRPr="00214BC9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou will </w:t>
+      </w:r>
+      <w:r w:rsidR="00863714">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be contacted when </w:t>
+      </w:r>
+      <w:r w:rsidR="00816E6D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00863714">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">form is </w:t>
+      </w:r>
+      <w:r w:rsidR="00005F96" w:rsidRPr="00214BC9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>approved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1583459E" w14:textId="5F98025D" w:rsidR="00867BB5" w:rsidRPr="00214BC9" w:rsidRDefault="00867BB5" w:rsidP="002C14CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purpose of this form is to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>communicate to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pathology as to what types of tissue specimens will be needed for this study; specifically, whether RESEARCH only material (obtained with patient permission) will be required (Option A), whether diagnostic archival material will be required (Option B) and/or whether the study m</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64C05">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y utilize both (Option C).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4573E586" w14:textId="77777777" w:rsidR="00E133ED" w:rsidRPr="003B21B2" w:rsidRDefault="00E133ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Principal Investigator: ______________________________</w:t>
       </w:r>
       <w:r w:rsidR="009A1D0C" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_</w:t>
@@ -200,51 +303,65 @@
         <w:t xml:space="preserve">_    </w:t>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Date Submitt</w:t>
       </w:r>
       <w:r w:rsidR="009A1D0C" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ed for Review: _______________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A39152F" w14:textId="77777777" w:rsidR="003B21B2" w:rsidRPr="003B21B2" w:rsidRDefault="003B21B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>UAB Protocol #: UAB________________</w:t>
+        <w:t xml:space="preserve">UAB Protocol #: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>UAB__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>______________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEE54D6" w14:textId="77777777" w:rsidR="00E133ED" w:rsidRPr="003B21B2" w:rsidRDefault="00E133ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Project Title: __________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34396864" w14:textId="77777777" w:rsidR="00E133ED" w:rsidRPr="003B21B2" w:rsidRDefault="00E133ED" w:rsidP="00E133ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -280,63 +397,71 @@
         </w:rPr>
         <w:t xml:space="preserve">Yes   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1667669286"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="003B21B2">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">No  </w:t>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>If YES, name of Sponsor: _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19668538" w14:textId="68D54CAD" w:rsidR="00E133ED" w:rsidRPr="003B21B2" w:rsidRDefault="00E133ED" w:rsidP="00E133ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the project involve the provision of human </w:t>
       </w:r>
       <w:r w:rsidR="00C93928" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ti</w:t>
       </w:r>
       <w:r w:rsidR="00330779">
@@ -449,91 +574,182 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NO, this form is not required to be completed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4E0748" w14:textId="77777777" w:rsidR="001B4476" w:rsidRPr="001B4476" w:rsidRDefault="001B4476" w:rsidP="00330779">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71A9BE0B" w14:textId="1C1E1C74" w:rsidR="00C93928" w:rsidRPr="001B4476" w:rsidRDefault="00330779" w:rsidP="00E93DE7">
+    <w:p w14:paraId="71A9BE0B" w14:textId="60EC1654" w:rsidR="00C93928" w:rsidRPr="001B4476" w:rsidRDefault="00867BB5" w:rsidP="00E93DE7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93DE7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section A. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0001271A" w:rsidRPr="00E93DE7">
+        <w:t>Option</w:t>
+      </w:r>
+      <w:r w:rsidR="00330779" w:rsidRPr="00E93DE7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Determine if the study needs Pathology Approval</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Is (or was) the tissue obtained solely for research purposes?  </w:t>
+        <w:t xml:space="preserve"> A. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA14F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>RESEARCH</w:t>
+      </w:r>
+      <w:r w:rsidR="00816E6D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00816E6D" w:rsidRPr="00631403">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ONLY</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA14F6" w:rsidRPr="00816E6D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA14F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(Non-Diagnostic)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EC96EC" w14:textId="2CDA8BD6" w:rsidR="00C93928" w:rsidRPr="003B21B2" w:rsidRDefault="00867BB5" w:rsidP="00C93928">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Will some or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="0001271A" w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tissue </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="0001271A" w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obtained </w:t>
+      </w:r>
+      <w:r w:rsidR="0001271A" w:rsidRPr="00D64C05">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">solely </w:t>
+      </w:r>
+      <w:r w:rsidR="0001271A" w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for research purposes?  </w:t>
       </w:r>
       <w:r w:rsidR="00C93928" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1838799664"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F21F93" w:rsidRPr="003B21B2">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
@@ -555,126 +771,189 @@
           </w:rPr>
           <w:id w:val="687335463"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F21F93" w:rsidRPr="003B21B2">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00462203" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>No (</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please go to Option </w:t>
+      </w:r>
       <w:r w:rsidR="00330779">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>if No please go to Section B.)</w:t>
+        <w:t>B.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A669700" w14:textId="396DF102" w:rsidR="0001271A" w:rsidRPr="003B21B2" w:rsidRDefault="00FE3F25" w:rsidP="0001271A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D73BCF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00F473E0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, answer the questions below</w:t>
       </w:r>
       <w:r w:rsidR="00F473E0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0001271A" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">(If any criteria is not met, or if you are unsure if it meets criteria, answer “no”). </w:t>
+        <w:t xml:space="preserve">(If any criteria </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0001271A" w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0001271A" w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not met, or if you are unsure if it meets criteria, answer “no”). </w:t>
       </w:r>
       <w:r w:rsidR="0001271A" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBBCED6" w14:textId="55669DC8" w:rsidR="0001271A" w:rsidRPr="003B21B2" w:rsidRDefault="0001271A" w:rsidP="003B21B2">
+    <w:p w14:paraId="7CBBCED6" w14:textId="2227936D" w:rsidR="0001271A" w:rsidRPr="003B21B2" w:rsidRDefault="0001271A" w:rsidP="003B21B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The biopsy or surgery is an additional procedure performed for the sole purpose of collecting tissue for the study.</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00867BB5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">research only </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">biopsy or surgery is an additional procedure </w:t>
+      </w:r>
+      <w:r w:rsidR="00867BB5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>performed for the sole purpose of collecting tissue for the study.</w:t>
       </w:r>
       <w:r w:rsidR="00F21F93" w:rsidRPr="00F21F93">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="763809507"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F21F93" w:rsidRPr="003B21B2">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
@@ -804,67 +1083,79 @@
           <w:id w:val="1434478393"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F21F93" w:rsidRPr="003B21B2">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F21F93" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">No  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C85209" w14:textId="476C48DC" w:rsidR="0001271A" w:rsidRPr="003B21B2" w:rsidRDefault="0001271A" w:rsidP="0001271A">
+    <w:p w14:paraId="04C85209" w14:textId="1E9A03DB" w:rsidR="0001271A" w:rsidRPr="003B21B2" w:rsidRDefault="0001271A" w:rsidP="0001271A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>No pathologic evaluation of the tissue will be performed</w:t>
+        <w:t xml:space="preserve">No pathologic evaluation of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00867BB5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">research only </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tissue will be performed</w:t>
       </w:r>
       <w:r w:rsidR="00A70F0A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> by UAB Pathology</w:t>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F21F93">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1671714731"/>
@@ -1124,815 +1415,1016 @@
           <w:id w:val="2041786104"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F21F93" w:rsidRPr="003B21B2">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F21F93" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">No  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AEAAF2" w14:textId="24880D2A" w:rsidR="00CF0FD0" w:rsidRDefault="00C93928" w:rsidP="00CF0FD0">
-[...51 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0E147DAF" w14:textId="25C88184" w:rsidR="00AA14F6" w:rsidRDefault="00AA14F6" w:rsidP="00F64D37">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1171"/>
+          <w:tab w:val="left" w:pos="2102"/>
+          <w:tab w:val="left" w:pos="6860"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Please indicate the tissue preparation</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>include page # of protocol or lab manual</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...15 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...10 lines deleted...]
-      </w:r>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>the RESEARCH</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...79 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only tissue (check all that apply)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:id w:val="1946876954"/>
+          <w:id w:val="-1326966526"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C93928" w:rsidRPr="003B21B2">
-[...283 lines deleted...]
-          <w:r w:rsidR="00107DA6">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Fresh </w:t>
+        <w:t xml:space="preserve"> Fresh</w:t>
+      </w:r>
+      <w:r w:rsidR="00863714">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:id w:val="-892187118"/>
+          <w:id w:val="-1641572062"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="003B21B2">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Frozen </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Frozen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E7CF52" w14:textId="746BDECD" w:rsidR="006436B5" w:rsidRDefault="00631403" w:rsidP="00F64D37">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1171"/>
+          <w:tab w:val="left" w:pos="2102"/>
+          <w:tab w:val="left" w:pos="6860"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-271019774"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00AA14F6">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00AA14F6" w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA14F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wet Fixed; </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1151717186"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00AA14F6">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00AA14F6" w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA14F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formalin Fixed Paraffin Embedded (FFPE) tissue block; </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="2102605473"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00AA14F6">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00AA14F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Other: _______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F64D37">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49866347" w14:textId="77777777" w:rsidR="00AA14F6" w:rsidRDefault="00AA14F6" w:rsidP="00F63B7E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E5FF66" w14:textId="4EF20A2B" w:rsidR="008E71EC" w:rsidRPr="00631403" w:rsidRDefault="00AA14F6" w:rsidP="00E93DE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Option B. ARCHIVAL</w:t>
+      </w:r>
+      <w:r w:rsidR="005D14FE" w:rsidRPr="00631403">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/DIAGNOSTIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631403">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631403">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Complete if archival/diagnostic material</w:t>
+      </w:r>
+      <w:r w:rsidR="005D14FE" w:rsidRPr="00631403">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631403">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>may be needed.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D14FE" w:rsidRPr="00631403">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D14FE" w:rsidRPr="00631403">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(This includes archival material from Pathology or remnant [left-over] tissue from a diagnostic resection. Of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005D14FE" w:rsidRPr="00631403">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>note</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D14FE" w:rsidRPr="00631403">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, per Pathology policy, archival FFPE blocks </w:t>
+      </w:r>
+      <w:r w:rsidR="006A118C" w:rsidRPr="00631403">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are not released, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63B7E" w:rsidRPr="00631403">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">but </w:t>
+      </w:r>
+      <w:r w:rsidR="005D14FE" w:rsidRPr="00631403">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>slides can be requested.)</w:t>
+      </w:r>
+      <w:r w:rsidR="005D14FE" w:rsidRPr="00631403">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D83A9B8" w14:textId="77777777" w:rsidR="008E71EC" w:rsidRPr="003B21B2" w:rsidRDefault="008E71EC" w:rsidP="002C14CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Anatomic site</w:t>
+      </w:r>
+      <w:r w:rsidR="003B21B2" w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F12E47D" w14:textId="55D9B97F" w:rsidR="008E71EC" w:rsidRPr="003B21B2" w:rsidRDefault="008E71EC" w:rsidP="002C14CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Tissue type</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52859">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., Malignant, Normal, Diseased)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA14F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Site or Tumor Type</w:t>
+      </w:r>
+      <w:r w:rsidR="003B21B2" w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FB6290" w14:textId="30F2D80F" w:rsidR="008E71EC" w:rsidRDefault="00AA14F6" w:rsidP="002C14CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Please indicate the tissue preparation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (check all that apply)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1794180668"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="003B21B2">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fo</w:t>
       </w:r>
-      <w:r w:rsidR="00330779">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> tissue block</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rmalin Fixed Paraffin Embedded (FFPE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631403">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="005D14FE" w:rsidRPr="00631403">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">remnant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tissue block;</w:t>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-2142875648"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00330779">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00330779" w:rsidRPr="003B21B2">
+      <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C41D7F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>FFPE</w:t>
       </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unstained Slides</w:t>
+      </w:r>
       <w:r w:rsidR="008E71EC" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Unstained Slides cut @</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009909F8">
+        <w:t xml:space="preserve"> cut @_____µ</w:t>
+      </w:r>
+      <w:r w:rsidR="003B21B2" w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21F93">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00832A9E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00832A9E" w:rsidRPr="00D64C05">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>NOTE: 4-5 µm are standard thickness</w:t>
+      </w:r>
+      <w:r w:rsidR="00832A9E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
       <w:r w:rsidR="008E71EC" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ______µ</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t># Slides</w:t>
+      </w:r>
+      <w:r w:rsidR="003B21B2" w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requested</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F21F93">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B21B2">
-[...6 lines deleted...]
-    <w:p w14:paraId="016C6F69" w14:textId="41ABAD74" w:rsidR="00F21F93" w:rsidRDefault="002B60DA" w:rsidP="00F21F93">
+      <w:r w:rsidR="003B21B2" w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003B21B2" w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016C6F69" w14:textId="41ABAD74" w:rsidR="00F21F93" w:rsidRDefault="00631403" w:rsidP="00F21F93">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1820836352"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00330779">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00330779" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other: </w:t>
       </w:r>
       <w:r w:rsidR="00330779">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>__________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00330779" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3411FD" w14:textId="77777777" w:rsidR="00F21F93" w:rsidRDefault="00F21F93" w:rsidP="00F21F93">
-[...9 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="2AE33080" w14:textId="23DD0F89" w:rsidR="00AA14F6" w:rsidRPr="00863714" w:rsidRDefault="00AA14F6" w:rsidP="00F21F93">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Option C. BOTH Research Only and Archival/diagnostic tissue may be needed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC662F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00863714">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Many studies may prefer archival material but request fresh tissue if archival is not available.  For studies that may require BOTH research only and archival material, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00863714">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">please complete </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00863714" w:rsidRPr="00863714">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00863714" w:rsidRPr="00863714">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requested for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00863714">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>both Option A and Option B above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BE4B39" w14:textId="2C5A2758" w:rsidR="00AA14F6" w:rsidRDefault="00AA14F6" w:rsidP="00F21F93">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19A42D8B" w14:textId="1AE73282" w:rsidR="00AC662F" w:rsidRPr="00AC662F" w:rsidRDefault="00AC662F" w:rsidP="00F21F93">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC662F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>FOR ALL REQUESTS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346C332D" w14:textId="7E09D19E" w:rsidR="00F21F93" w:rsidRDefault="00F21F93" w:rsidP="00F21F93">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>For reference purposes, i</w:t>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">nclude page # of protocol or lab manual </w:t>
+        <w:t xml:space="preserve">nclude </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>page #</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC662F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AC662F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of protocol </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC662F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or lab manual </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">that discusses requested preparation: </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">that discusses </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC662F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">type of human tissue </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requested </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC662F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>preparation</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC662F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(s) requested of tissue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC662F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103335D7" w14:textId="4A3777F3" w:rsidR="00AC662F" w:rsidRDefault="00AC662F" w:rsidP="00F21F93">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D018556" w14:textId="77777777" w:rsidR="00AC662F" w:rsidRPr="003B21B2" w:rsidRDefault="00AC662F" w:rsidP="00F21F93">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="43F4F9BE" w14:textId="4E5FF022" w:rsidR="00410B66" w:rsidRDefault="003B21B2" w:rsidP="004F71BF">
       <w:pPr>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please include details about the specific </w:t>
       </w:r>
       <w:r w:rsidR="002C14CB" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">type of </w:t>
       </w:r>
       <w:r w:rsidR="000A7577" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>tissue/</w:t>
@@ -1988,57 +2480,71 @@
       <w:pPr>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13CB590C" w14:textId="77777777" w:rsidR="004F71BF" w:rsidRPr="003B21B2" w:rsidRDefault="004F71BF" w:rsidP="004F71BF">
       <w:pPr>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="422E637A" w14:textId="77777777" w:rsidR="002C14CB" w:rsidRPr="003B21B2" w:rsidRDefault="002C14CB" w:rsidP="00410B66">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Briefly describe the </w:t>
+        <w:t xml:space="preserve">Briefly describe </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00364B33">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">research purposes </w:t>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00364B33">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purposes </w:t>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">of the above-mentioned material: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A5B1B88" w14:textId="52E5279F" w:rsidR="00DF0954" w:rsidRDefault="00DF0954" w:rsidP="002C14CB">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C2DD17C" w14:textId="44CA49E7" w:rsidR="003B4E3A" w:rsidRDefault="003B4E3A" w:rsidP="002C14CB">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F82042D" w14:textId="59E70358" w:rsidR="003B4E3A" w:rsidRDefault="003B4E3A" w:rsidP="002C14CB">
@@ -2348,150 +2854,443 @@
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>I (we) certify that all publications, including poster or platform presentations, verbal or abstract presentation, will contain no identi</w:t>
       </w:r>
       <w:r w:rsidR="0045462D" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>fi</w:t>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
-        <w:t>ers which could allow the identification of person or persons from whom pathologic material was obtained to become public.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="59A61D24" w14:textId="77777777" w:rsidR="002C14CB" w:rsidRPr="003B21B2" w:rsidRDefault="002C14CB" w:rsidP="002C14CB">
+        <w:t xml:space="preserve">ers which could allow the identification of person or persons from whom </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>pathologic</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> material was obtained to become public.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A61D24" w14:textId="4E7E2E2D" w:rsidR="002C14CB" w:rsidRDefault="002C14CB" w:rsidP="002C14CB">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
+        <w:t>I (we) also certify that pathologic material will be received only after appropriate informed consent has been obtained or after the responsible pathologist certifies that the pathologic material needed for these studies is excess material not needed for further diagnostic evaluation and participant care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BE44AB" w14:textId="513CEB29" w:rsidR="00AC662F" w:rsidRPr="003B21B2" w:rsidRDefault="00AC662F" w:rsidP="002C14CB">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>I (we) also certify that pathologic material will be received only after appropriate informed consent has been obtained or after the responsible pathologist certifies that the pathologic material needed for these studies is excess material not needed for further diagnostic evaluation and participant care.</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">I (we) further certify that pathologic materials obtained by us </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> these </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04354">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>investigations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will not be removed from the UAB campus for any purpose without written prior permission from the Institutional Review Board for Human Use at UAB</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="51C5DDED" w14:textId="366A275F" w:rsidR="002D7DBF" w:rsidRDefault="002D7DBF" w:rsidP="002D7DBF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Principal Investigator(s) Printed Name(s): _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217526D4" w14:textId="77777777" w:rsidR="00F60184" w:rsidRPr="003B21B2" w:rsidRDefault="00F60184" w:rsidP="002D7DBF">
-[...6 lines deleted...]
-    <w:p w14:paraId="58A34DDD" w14:textId="77777777" w:rsidR="002D7DBF" w:rsidRPr="003B21B2" w:rsidRDefault="002D7DBF" w:rsidP="002D7DBF">
+    <w:p w14:paraId="58A34DDD" w14:textId="7C70200A" w:rsidR="002D7DBF" w:rsidRPr="003B21B2" w:rsidRDefault="002D7DBF" w:rsidP="002D7DBF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Principal Investigator(s) Signature: _____________________________________________     Date: _______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEEEEA8" w14:textId="77777777" w:rsidR="00E52DC0" w:rsidRPr="003B21B2" w:rsidRDefault="00E52DC0" w:rsidP="00E133ED">
-[...6 lines deleted...]
-    <w:p w14:paraId="68464E90" w14:textId="77777777" w:rsidR="00212F4E" w:rsidRPr="00A12CEC" w:rsidRDefault="00E52DC0" w:rsidP="00E133ED">
+    <w:p w14:paraId="68464E90" w14:textId="7299EB99" w:rsidR="00212F4E" w:rsidRDefault="00E52DC0" w:rsidP="00E133ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12CEC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>************************************************************************************************</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7C038E4D" w14:textId="3BD713EB" w:rsidR="00AC662F" w:rsidRDefault="00AC662F" w:rsidP="00AC662F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC662F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>IF STUDY REQUIRES RESEARCH ONLY TISSUE (no archival/diagnostic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE3A75D" w14:textId="15230856" w:rsidR="00AC662F" w:rsidRPr="003B21B2" w:rsidRDefault="00AC662F" w:rsidP="00AC662F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To be filled out by Pathology Personnel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>making this determination:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2198A52E" w14:textId="5C30B234" w:rsidR="00AC662F" w:rsidRDefault="00631403" w:rsidP="00AC662F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-135272640"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00AC662F" w:rsidRPr="003B21B2">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00AC662F" w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Because this request utilizes only non-diagnostic, non-therapeutic tissue that would not otherwise be submitted to Pathology for assessment, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC662F" w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC662F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>request does not require review o</w:t>
+      </w:r>
+      <w:r w:rsidR="00863714">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>r approval by Pathology Faculty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78059C11" w14:textId="77777777" w:rsidR="00AC662F" w:rsidRPr="003B21B2" w:rsidRDefault="00AC662F" w:rsidP="00AC662F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">_________________________________    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A412786" w14:textId="77777777" w:rsidR="00AC662F" w:rsidRPr="003B21B2" w:rsidRDefault="00AC662F" w:rsidP="00AC662F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Printed Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45915571" w14:textId="77777777" w:rsidR="00AC662F" w:rsidRPr="001B4476" w:rsidRDefault="00AC662F" w:rsidP="00AC662F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93DE7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>*****************************************************************************************************</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3361CE12" w14:textId="7CC3991F" w:rsidR="00AC662F" w:rsidRPr="00A12CEC" w:rsidRDefault="00AC662F" w:rsidP="00E133ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>IF STUDY REQUIRED ARCHIVAL/DIAGNOSTIC MATERIAL</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5AAF46B8" w14:textId="77777777" w:rsidR="009A1D0C" w:rsidRPr="003B21B2" w:rsidRDefault="009A1D0C" w:rsidP="00E133ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>I (we) have reviewed the above request for possible risks to the rights and welfare of the participant(s) or next-of-kin.  Signatures below certify that the responsible principal investigator has made available to me (us):</w:t>
+        <w:t xml:space="preserve">I (we) have reviewed the above request for possible risks to the rights and welfare of the participant(s) or next-of-kin.  Signatures below certify that the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>responsible principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investigator has made available to me (us):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1138EF97" w14:textId="77777777" w:rsidR="009A1D0C" w:rsidRPr="003B21B2" w:rsidRDefault="009A1D0C" w:rsidP="009A1D0C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A description of the project AND</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D616ED7" w14:textId="4036C43D" w:rsidR="0084030C" w:rsidRPr="00B54068" w:rsidRDefault="009A1D0C" w:rsidP="00666E8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2500,106 +3299,110 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B54068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">A properly executed copy of the informed consent document for removal of pathologic materials for research </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E65F884" w14:textId="77777777" w:rsidR="00E133ED" w:rsidRPr="003B21B2" w:rsidRDefault="009A1D0C" w:rsidP="00E133ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>I (we) further certify that in the latter case we have designated these pathologic materials as excess and that, therefore, no risk to a living participant or invasion of privacy appears possible.  For research projects in which pathologic evaluation is crucial for proper interpretation of results, we acknowledge that the Principal Investigator has been informed of the desirability of including a knowledgeable pathologist as part of the research team.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FBD7EB" w14:textId="77777777" w:rsidR="009A1D0C" w:rsidRPr="003B21B2" w:rsidRDefault="009A1D0C" w:rsidP="00E133ED">
-[...6 lines deleted...]
-    <w:p w14:paraId="4096FE6E" w14:textId="77777777" w:rsidR="009A1D0C" w:rsidRPr="003B21B2" w:rsidRDefault="009A1D0C" w:rsidP="009A1D0C">
+    <w:p w14:paraId="1C1B8111" w14:textId="77777777" w:rsidR="00AC662F" w:rsidRDefault="00AC662F" w:rsidP="00F63B7E">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52485E2C" w14:textId="77777777" w:rsidR="00F63B7E" w:rsidRDefault="00F63B7E" w:rsidP="00F63B7E">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4096FE6E" w14:textId="1CB29C79" w:rsidR="009A1D0C" w:rsidRPr="003B21B2" w:rsidRDefault="009A1D0C" w:rsidP="009A1D0C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C86CF6" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C86CF6" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C86CF6" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C86CF6" w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>____________________________________</w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAB944E" w14:textId="77777777" w:rsidR="009A1D0C" w:rsidRPr="003B21B2" w:rsidRDefault="009A1D0C" w:rsidP="009A1D0C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Head, Section of Autopsy Pathology</w:t>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -2627,94 +3430,109 @@
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C86CF6" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Head, </w:t>
       </w:r>
       <w:r w:rsidR="001E6A65" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="00C86CF6" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Hematopathology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00656615" w14:textId="77777777" w:rsidR="009A1D0C" w:rsidRPr="003B21B2" w:rsidRDefault="009A1D0C" w:rsidP="009A1D0C">
+    <w:p w14:paraId="00656615" w14:textId="77777777" w:rsidR="009A1D0C" w:rsidRDefault="009A1D0C" w:rsidP="00F63B7E">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08CA6AF8" w14:textId="77777777" w:rsidR="00F63B7E" w:rsidRPr="003B21B2" w:rsidRDefault="00F63B7E" w:rsidP="00F63B7E">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D09DCEA" w14:textId="77777777" w:rsidR="009A1D0C" w:rsidRPr="003B21B2" w:rsidRDefault="009A1D0C" w:rsidP="009A1D0C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6CDA13" w14:textId="77777777" w:rsidR="009A1D0C" w:rsidRPr="003B21B2" w:rsidRDefault="009A1D0C" w:rsidP="009A1D0C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Head, Section of Cytopathology</w:t>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -2737,238 +3555,176 @@
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0045462D" w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Director</w:t>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, Division of Neuropathology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A64F94" w14:textId="77777777" w:rsidR="00E91817" w:rsidRDefault="009A1D0C" w:rsidP="009A1D0C">
+    <w:p w14:paraId="65DBA7E5" w14:textId="77777777" w:rsidR="00F63B7E" w:rsidRDefault="00F63B7E" w:rsidP="00F63B7E">
+      <w:pPr>
+        <w:spacing w:line="120" w:lineRule="exact"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14CA22B9" w14:textId="001FFA8D" w:rsidR="009A1D0C" w:rsidRDefault="009A1D0C" w:rsidP="00AC662F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B21B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>AND</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003B21B2">
-[...83 lines deleted...]
-    <w:p w14:paraId="29A2D991" w14:textId="77777777" w:rsidR="009A1D0C" w:rsidRPr="003B21B2" w:rsidRDefault="009A1D0C" w:rsidP="009A1D0C">
+    </w:p>
+    <w:p w14:paraId="4BA13E43" w14:textId="77777777" w:rsidR="00F63B7E" w:rsidRDefault="00F63B7E" w:rsidP="009A1D0C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A2D991" w14:textId="5FFD84D2" w:rsidR="009A1D0C" w:rsidRPr="003B21B2" w:rsidRDefault="009A1D0C" w:rsidP="005D14FE">
+      <w:pPr>
+        <w:spacing w:line="120" w:lineRule="exact"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67816428" w14:textId="77777777" w:rsidR="009A1D0C" w:rsidRPr="003B21B2" w:rsidRDefault="009A1D0C" w:rsidP="009A1D0C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003B21B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">        Director, Division of Anatomic Pathology</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009A1D0C" w:rsidRPr="003B21B2" w:rsidSect="00E52DC0">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:sectPr w:rsidR="009A1D0C" w:rsidRPr="003B21B2" w:rsidSect="00F63B7E">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="288" w:right="576" w:bottom="360" w:left="576" w:header="720" w:footer="360" w:gutter="0"/>
+      <w:pgMar w:top="288" w:right="576" w:bottom="360" w:left="576" w:header="432" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74E8DC00" w14:textId="77777777" w:rsidR="004226A2" w:rsidRDefault="004226A2" w:rsidP="009A1D0C">
+    <w:p w14:paraId="35AFC095" w14:textId="77777777" w:rsidR="00602B31" w:rsidRDefault="00602B31" w:rsidP="009A1D0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="342B6E5D" w14:textId="77777777" w:rsidR="004226A2" w:rsidRDefault="004226A2" w:rsidP="009A1D0C">
+    <w:p w14:paraId="56374258" w14:textId="77777777" w:rsidR="00602B31" w:rsidRDefault="00602B31" w:rsidP="009A1D0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2993,187 +3749,213 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="931779530"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="3705A397" w14:textId="0912DCEF" w:rsidR="00F91201" w:rsidRDefault="00F91201">
+      <w:p w14:paraId="3705A397" w14:textId="24AB8BD6" w:rsidR="00F91201" w:rsidRDefault="00F91201">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008E650C">
+        <w:r w:rsidR="00D72517">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5BAAFA89" w14:textId="7DE39A15" w:rsidR="00F91201" w:rsidRDefault="00F91201" w:rsidP="00F91201">
+  <w:p w14:paraId="5BAAFA89" w14:textId="76A0AEBC" w:rsidR="00F91201" w:rsidRDefault="009049D4" w:rsidP="00F91201">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">Revised 1-17-2023 </w:t>
+      <w:t xml:space="preserve">Revised </w:t>
+    </w:r>
+    <w:r w:rsidR="005D14FE">
+      <w:t>2/26/2025</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1DC6A93D" w14:textId="47522FEE" w:rsidR="0019639C" w:rsidRDefault="0019639C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B975620" w14:textId="77777777" w:rsidR="004226A2" w:rsidRDefault="004226A2" w:rsidP="009A1D0C">
+    <w:p w14:paraId="2769B210" w14:textId="77777777" w:rsidR="00602B31" w:rsidRDefault="00602B31" w:rsidP="009A1D0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CD7A397" w14:textId="77777777" w:rsidR="004226A2" w:rsidRDefault="004226A2" w:rsidP="009A1D0C">
+    <w:p w14:paraId="75EFFCB5" w14:textId="77777777" w:rsidR="00602B31" w:rsidRDefault="00602B31" w:rsidP="009A1D0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="705D1F03" w14:textId="77777777" w:rsidR="008E650C" w:rsidRDefault="008E650C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05C8871F" w14:textId="204B93BD" w:rsidR="008E650C" w:rsidRPr="00631403" w:rsidRDefault="009049D4" w:rsidP="004D7237">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00631403">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+      <w:t>Revision Effective</w:t>
+    </w:r>
+    <w:r w:rsidR="00867BB5" w:rsidRPr="00631403">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00816E6D" w:rsidRPr="00631403">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00631403">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00816E6D" w:rsidRPr="00631403">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r w:rsidR="00867BB5" w:rsidRPr="00631403">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="005D14FE" w:rsidRPr="00631403">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="05C8871F" w14:textId="77777777" w:rsidR="008E650C" w:rsidRDefault="008E650C">
+  <w:p w14:paraId="0B999443" w14:textId="77777777" w:rsidR="00867BB5" w:rsidRPr="004D7237" w:rsidRDefault="00867BB5" w:rsidP="004D7237">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="164338F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99746D20"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3847,259 +4629,282 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1829903473">
+  <w:num w:numId="1" w16cid:durableId="1640720309">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="265619143">
+  <w:num w:numId="2" w16cid:durableId="841164309">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1089077950">
+  <w:num w:numId="3" w16cid:durableId="579602016">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1985237580">
+  <w:num w:numId="4" w16cid:durableId="416174736">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="931009859">
+  <w:num w:numId="5" w16cid:durableId="728528485">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1090857795">
+  <w:num w:numId="6" w16cid:durableId="1350641753">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1748840115">
+  <w:num w:numId="7" w16cid:durableId="1546212734">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E133ED"/>
     <w:rsid w:val="00005F96"/>
     <w:rsid w:val="0000696D"/>
     <w:rsid w:val="0001271A"/>
     <w:rsid w:val="00025249"/>
     <w:rsid w:val="0004655D"/>
+    <w:rsid w:val="0007229C"/>
     <w:rsid w:val="000A7577"/>
     <w:rsid w:val="000E73FC"/>
     <w:rsid w:val="000E7E31"/>
     <w:rsid w:val="0010642B"/>
     <w:rsid w:val="00107DA6"/>
     <w:rsid w:val="00111402"/>
     <w:rsid w:val="00161DB9"/>
     <w:rsid w:val="0019639C"/>
     <w:rsid w:val="001B4476"/>
     <w:rsid w:val="001D04B9"/>
     <w:rsid w:val="001E6A65"/>
     <w:rsid w:val="00212F4E"/>
+    <w:rsid w:val="00213C53"/>
     <w:rsid w:val="00214BC9"/>
     <w:rsid w:val="002368C4"/>
     <w:rsid w:val="00241AF9"/>
     <w:rsid w:val="0024795F"/>
     <w:rsid w:val="00255F81"/>
     <w:rsid w:val="002851D4"/>
     <w:rsid w:val="002911E8"/>
     <w:rsid w:val="002A05D5"/>
-    <w:rsid w:val="002B60DA"/>
     <w:rsid w:val="002C14CB"/>
     <w:rsid w:val="002D7DBF"/>
     <w:rsid w:val="00315DC9"/>
     <w:rsid w:val="00330779"/>
     <w:rsid w:val="00364B33"/>
     <w:rsid w:val="003B0A28"/>
     <w:rsid w:val="003B21B2"/>
     <w:rsid w:val="003B4E3A"/>
     <w:rsid w:val="003E251A"/>
     <w:rsid w:val="00410B66"/>
     <w:rsid w:val="004139B0"/>
     <w:rsid w:val="004226A2"/>
     <w:rsid w:val="00426C85"/>
     <w:rsid w:val="0045462D"/>
     <w:rsid w:val="00462203"/>
     <w:rsid w:val="0047528F"/>
+    <w:rsid w:val="004D7237"/>
     <w:rsid w:val="004E642B"/>
     <w:rsid w:val="004F71BF"/>
     <w:rsid w:val="0057377A"/>
+    <w:rsid w:val="005D14FE"/>
     <w:rsid w:val="005F0756"/>
+    <w:rsid w:val="00602B31"/>
     <w:rsid w:val="00623071"/>
+    <w:rsid w:val="00631403"/>
     <w:rsid w:val="006436B5"/>
     <w:rsid w:val="00666E8C"/>
     <w:rsid w:val="00680068"/>
+    <w:rsid w:val="006A118C"/>
+    <w:rsid w:val="00731D24"/>
     <w:rsid w:val="0077041A"/>
     <w:rsid w:val="00784936"/>
     <w:rsid w:val="007B33FE"/>
+    <w:rsid w:val="00816E6D"/>
     <w:rsid w:val="00832A9E"/>
     <w:rsid w:val="0084030C"/>
+    <w:rsid w:val="00863714"/>
+    <w:rsid w:val="00867BB5"/>
     <w:rsid w:val="00886BA9"/>
     <w:rsid w:val="008A768B"/>
     <w:rsid w:val="008C7ED9"/>
     <w:rsid w:val="008E650C"/>
     <w:rsid w:val="008E71EC"/>
     <w:rsid w:val="009022E3"/>
+    <w:rsid w:val="009049D4"/>
     <w:rsid w:val="00915ACE"/>
     <w:rsid w:val="009909F8"/>
     <w:rsid w:val="009A13DE"/>
     <w:rsid w:val="009A1D0C"/>
     <w:rsid w:val="009A216A"/>
+    <w:rsid w:val="009B0512"/>
     <w:rsid w:val="00A04354"/>
     <w:rsid w:val="00A12CEC"/>
     <w:rsid w:val="00A14A5B"/>
     <w:rsid w:val="00A14B90"/>
     <w:rsid w:val="00A4673E"/>
     <w:rsid w:val="00A560C1"/>
     <w:rsid w:val="00A57466"/>
     <w:rsid w:val="00A66D60"/>
     <w:rsid w:val="00A70F0A"/>
+    <w:rsid w:val="00AA14F6"/>
     <w:rsid w:val="00AA5E8B"/>
+    <w:rsid w:val="00AA73CC"/>
     <w:rsid w:val="00AC4605"/>
+    <w:rsid w:val="00AC662F"/>
     <w:rsid w:val="00B51198"/>
     <w:rsid w:val="00B54068"/>
     <w:rsid w:val="00B74EA3"/>
     <w:rsid w:val="00BA4A47"/>
     <w:rsid w:val="00BE3A00"/>
     <w:rsid w:val="00BF6FFC"/>
     <w:rsid w:val="00C41D7F"/>
     <w:rsid w:val="00C72606"/>
     <w:rsid w:val="00C86CF6"/>
     <w:rsid w:val="00C93928"/>
     <w:rsid w:val="00CA526B"/>
     <w:rsid w:val="00CB2817"/>
     <w:rsid w:val="00CB4789"/>
     <w:rsid w:val="00CC43E0"/>
+    <w:rsid w:val="00CD0DF8"/>
     <w:rsid w:val="00CD716D"/>
-    <w:rsid w:val="00CE3FC8"/>
     <w:rsid w:val="00CF0FD0"/>
     <w:rsid w:val="00CF6E70"/>
     <w:rsid w:val="00D54B37"/>
+    <w:rsid w:val="00D64C05"/>
+    <w:rsid w:val="00D72517"/>
     <w:rsid w:val="00D73BCF"/>
     <w:rsid w:val="00D80FDA"/>
     <w:rsid w:val="00DB1866"/>
     <w:rsid w:val="00DB6516"/>
     <w:rsid w:val="00DF0954"/>
+    <w:rsid w:val="00E026D9"/>
     <w:rsid w:val="00E050A0"/>
     <w:rsid w:val="00E128FD"/>
     <w:rsid w:val="00E133ED"/>
     <w:rsid w:val="00E15E5C"/>
     <w:rsid w:val="00E3315E"/>
+    <w:rsid w:val="00E334A0"/>
     <w:rsid w:val="00E52DC0"/>
     <w:rsid w:val="00E91817"/>
     <w:rsid w:val="00E93A31"/>
     <w:rsid w:val="00E93DE7"/>
+    <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00ED6883"/>
     <w:rsid w:val="00F058D6"/>
     <w:rsid w:val="00F21F93"/>
     <w:rsid w:val="00F24E4A"/>
     <w:rsid w:val="00F473E0"/>
     <w:rsid w:val="00F52859"/>
     <w:rsid w:val="00F60184"/>
+    <w:rsid w:val="00F63B7E"/>
     <w:rsid w:val="00F64D37"/>
     <w:rsid w:val="00F6631F"/>
     <w:rsid w:val="00F858F5"/>
     <w:rsid w:val="00F91201"/>
     <w:rsid w:val="00F97035"/>
+    <w:rsid w:val="00FC0205"/>
     <w:rsid w:val="00FC38E5"/>
     <w:rsid w:val="00FE3F25"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="43157EC5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2B228E1A-7544-4B49-819F-3F83E0AE28EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4677,51 +5482,51 @@
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009A216A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F52859"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="46728321">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="54818579">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4752,51 +5557,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2064865213">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.uab.edu/tissuebank/clinicalprotocol/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sbyanparker@uabmc.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.uab.edu/tissuebank/clinicalprotocol/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROPrequest@uabmc.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5018,73 +5823,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1053</Words>
-  <Characters>6006</Characters>
+  <Words>1170</Words>
+  <Characters>6674</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UAB Dept of Pathology</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7045</CharactersWithSpaces>
+  <CharactersWithSpaces>7829</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sexton, Katherine C (Campus)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>