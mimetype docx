--- v0 (2025-12-26)
+++ v1 (2026-04-14)
@@ -1,1917 +1,2071 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
+  <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="736290A0" w14:textId="77777777" w:rsidR="009A5877" w:rsidRDefault="009A5877" w:rsidP="009A5877">
+    <w:p w14:paraId="138E470D" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="009A5877">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EB34360" w14:textId="77777777" w:rsidR="009A5877" w:rsidRPr="009A5877" w:rsidRDefault="009A5877" w:rsidP="006A64A0">
-[...4 lines deleted...]
-    <w:p w14:paraId="790A3D19" w14:textId="1149499F" w:rsidR="009A5877" w:rsidRPr="009A5877" w:rsidRDefault="00000000" w:rsidP="009A5877">
+    <w:p w14:paraId="54487578" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="00C13657">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7ACF5BD3" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="006F2DF6" w:rsidRDefault="005206EB" w:rsidP="006F2DF6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:noProof/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F2DF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Application Screening Form – University of Alabama at Birmingham (UAB)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D6CF69" w14:textId="65ED7735" w:rsidR="009A5877" w:rsidRPr="009A5877" w:rsidRDefault="009A5877" w:rsidP="009A5877">
+    <w:p w14:paraId="0002A8B0" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00C13657" w:rsidRDefault="005206EB" w:rsidP="00C13657">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A5877">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>MS in Nutrition Sciences, Lifestyle Management and Disease Prevention</w:t>
+        <w:t>MS in Nutrition Sciences, Lifestyle Management and Disease Preventio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010E254F" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="002B0CC9" w:rsidRDefault="005206EB" w:rsidP="006F2DF6">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0CC9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0CC9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="002B0CC9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="002B0CC9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="002B0CC9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0CC9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="002B0CC9">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Application Screening Form</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13193" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6596"/>
         <w:gridCol w:w="6597"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008036A0" w:rsidRPr="008B746D" w14:paraId="24244D8B" w14:textId="77777777" w:rsidTr="0024053C">
+      <w:tr w:rsidR="005206EB" w:rsidRPr="008B746D" w14:paraId="26A8AF0E" w14:textId="77777777" w:rsidTr="0024053C">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6596" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BBD1674" w14:textId="362FA6F1" w:rsidR="008036A0" w:rsidRPr="008B746D" w:rsidRDefault="008036A0" w:rsidP="0024053C">
+          <w:p w14:paraId="16B9F21D" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="008B746D" w:rsidRDefault="005206EB" w:rsidP="0024053C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6597" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20136C09" w14:textId="77777777" w:rsidR="008036A0" w:rsidRPr="008B746D" w:rsidRDefault="008036A0" w:rsidP="0024053C">
+          <w:p w14:paraId="7689FC80" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="008B746D" w:rsidRDefault="005206EB" w:rsidP="0024053C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Applying for which semester and year:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008036A0" w14:paraId="2038EC4F" w14:textId="77777777" w:rsidTr="0024053C">
+      <w:tr w:rsidR="005206EB" w14:paraId="31F9FE88" w14:textId="77777777" w:rsidTr="0024053C">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6596" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FBF90C9" w14:textId="42011D64" w:rsidR="008036A0" w:rsidRDefault="008036A0" w:rsidP="0024053C">
+          <w:p w14:paraId="30506136" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0024053C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6597" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="132226D8" w14:textId="77777777" w:rsidR="008036A0" w:rsidRDefault="008036A0" w:rsidP="0024053C">
+          <w:p w14:paraId="16AE2624" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0024053C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Cell Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008036A0" w14:paraId="72E45CC8" w14:textId="77777777" w:rsidTr="0024053C">
+      <w:tr w:rsidR="005206EB" w14:paraId="5A9BED42" w14:textId="77777777" w:rsidTr="0024053C">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6596" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42CE633F" w14:textId="0C1B8408" w:rsidR="008036A0" w:rsidRDefault="008036A0" w:rsidP="0024053C">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="5EA67DDF" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0024053C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">City and State where you reside: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6597" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02C24BD8" w14:textId="77777777" w:rsidR="008036A0" w:rsidRDefault="008036A0" w:rsidP="0024053C">
+          <w:p w14:paraId="3437C561" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0024053C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008036A0" w14:paraId="0FE4B889" w14:textId="77777777" w:rsidTr="0024053C">
+      <w:tr w:rsidR="005206EB" w14:paraId="62441D8A" w14:textId="77777777" w:rsidTr="0024053C">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6596" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC85128" w14:textId="77777777" w:rsidR="008036A0" w:rsidRDefault="008036A0" w:rsidP="0024053C">
+          <w:p w14:paraId="2AE9E0B5" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0024053C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>UGR Major:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6597" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48DE36AF" w14:textId="77777777" w:rsidR="008036A0" w:rsidRDefault="008036A0" w:rsidP="0024053C">
+          <w:p w14:paraId="695E5086" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0024053C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Graduate School Major: (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008036A0" w14:paraId="3BEF45EF" w14:textId="77777777" w:rsidTr="0024053C">
+      <w:tr w:rsidR="005206EB" w14:paraId="3961D025" w14:textId="77777777" w:rsidTr="0024053C">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6596" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="548814E5" w14:textId="691AC2AB" w:rsidR="008036A0" w:rsidRDefault="008036A0" w:rsidP="0024053C">
+          <w:p w14:paraId="6A2E1072" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0024053C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>University Accredited?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6597" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="039666B8" w14:textId="77777777" w:rsidR="008036A0" w:rsidRDefault="008036A0" w:rsidP="0024053C">
+          <w:p w14:paraId="0439D30A" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0024053C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008036A0" w14:paraId="1ED5B4F9" w14:textId="77777777" w:rsidTr="0024053C">
+      <w:tr w:rsidR="005206EB" w14:paraId="45EAB32E" w14:textId="77777777" w:rsidTr="0024053C">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6596" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70E30EE1" w14:textId="3B274C29" w:rsidR="008036A0" w:rsidRDefault="008036A0" w:rsidP="0024053C">
+          <w:p w14:paraId="787AE70A" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0024053C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F516A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Overall GPA (Undergrad):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6597" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51BEC699" w14:textId="362802C2" w:rsidR="008036A0" w:rsidRDefault="008036A0" w:rsidP="0024053C">
+          <w:p w14:paraId="1DFE7567" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0024053C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F516A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Graduate GPA: (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008036A0" w14:paraId="5E6C2218" w14:textId="77777777" w:rsidTr="0024053C">
+      <w:tr w:rsidR="005206EB" w14:paraId="765C406F" w14:textId="77777777" w:rsidTr="0024053C">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6596" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37E39A8F" w14:textId="3FD1696F" w:rsidR="008036A0" w:rsidRDefault="008036A0" w:rsidP="0024053C">
+          <w:p w14:paraId="57E8BF7B" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0024053C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F516A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Science GPA for science courses listed below:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6597" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31AD3F8F" w14:textId="77777777" w:rsidR="008036A0" w:rsidRDefault="008036A0" w:rsidP="0024053C">
+          <w:p w14:paraId="1706AE5F" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0024053C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00844CDB" w14:paraId="7C58DA48" w14:textId="77777777" w:rsidTr="0024053C">
+      <w:tr w:rsidR="005206EB" w14:paraId="5B6C18FD" w14:textId="77777777" w:rsidTr="0024053C">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6596" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3A042C" w14:textId="302CED39" w:rsidR="00844CDB" w:rsidRPr="005F516A" w:rsidRDefault="00844CDB" w:rsidP="0024053C">
+          <w:p w14:paraId="4C20DEEE" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="005F516A" w:rsidRDefault="005206EB" w:rsidP="0024053C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Nutrition GPA for courses listed below:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6597" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68BED75C" w14:textId="77777777" w:rsidR="00844CDB" w:rsidRDefault="00844CDB" w:rsidP="0024053C">
+          <w:p w14:paraId="24152D00" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0024053C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022612A" w14:paraId="07ECBCB6" w14:textId="77777777" w:rsidTr="0024053C">
+      <w:tr w:rsidR="005206EB" w14:paraId="3DAC51EF" w14:textId="77777777" w:rsidTr="0024053C">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13193" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32D3CEE3" w14:textId="77777777" w:rsidR="0022612A" w:rsidRPr="003D0725" w:rsidRDefault="0022612A" w:rsidP="0022612A">
+          <w:p w14:paraId="5D078065" w14:textId="028E1468" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0022612A">
             <w:r w:rsidRPr="003D0725">
               <w:t>To b</w:t>
             </w:r>
             <w:r>
               <w:t>e considered for the LMDP</w:t>
             </w:r>
             <w:r w:rsidRPr="003D0725">
-              <w:t>, applicants must have an overall undergraduate GPA of 3.0, and</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> science and UAB NTR 222</w:t>
+              <w:t xml:space="preserve">, applicants must have an overall undergraduate GPA of 3.0, </w:t>
+            </w:r>
+            <w:r w:rsidR="001019F8">
+              <w:t xml:space="preserve">GPA of 3.0 in the </w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C8A">
+              <w:t xml:space="preserve">4Science prerequisites as well as an Intro to Nutrition Course. </w:t>
             </w:r>
             <w:r w:rsidRPr="003D0725">
-              <w:t xml:space="preserve"> GPA of 3.0. Students must earn at least a C in each pre-requisite course listed above and have completed at least 3 semester hours in each pre-requisite course. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="02B4A805" w14:textId="285E9DB6" w:rsidR="0022612A" w:rsidRDefault="0022612A" w:rsidP="0022612A">
+              <w:t xml:space="preserve">Students must earn at least a C in each pre-requisite course listed above and have completed at least 3 semester hours in each pre-requisite course. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DCC4186" w14:textId="77777777" w:rsidR="006A3406" w:rsidRPr="003D0725" w:rsidRDefault="006A3406" w:rsidP="0022612A"/>
+          <w:p w14:paraId="03D57E68" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0022612A">
             <w:r w:rsidRPr="003D0725">
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:t>LMDP</w:t>
             </w:r>
             <w:r w:rsidRPr="003D0725">
               <w:t xml:space="preserve"> is highly competitive to get in to and meeting the minimum program admission requirements does not guarantee admission into the program. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50D515C6" w14:textId="77777777" w:rsidR="005654AC" w:rsidRPr="003D0725" w:rsidRDefault="005654AC" w:rsidP="0022612A"/>
-          <w:p w14:paraId="679E7B37" w14:textId="77777777" w:rsidR="0022612A" w:rsidRDefault="0022612A" w:rsidP="0022612A">
+          <w:p w14:paraId="305F1BD9" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="003D0725" w:rsidRDefault="005206EB" w:rsidP="0022612A"/>
+          <w:p w14:paraId="4BBC12EC" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0022612A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F24E7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">If there are other factors that you would like to share with the application committee for consideration, please provide explanation here:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45E9DE0D" w14:textId="19B131C9" w:rsidR="0022612A" w:rsidRDefault="0022612A" w:rsidP="0022612A"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="57DE5842" w14:textId="77777777" w:rsidR="0022612A" w:rsidRDefault="0022612A" w:rsidP="0024053C">
+          <w:p w14:paraId="092EBF54" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0022612A"/>
+          <w:p w14:paraId="616EB9F4" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0022612A"/>
+          <w:p w14:paraId="6FE0A792" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0022612A"/>
+          <w:p w14:paraId="18897564" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0022612A"/>
+          <w:p w14:paraId="6C693FCA" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0022612A"/>
+          <w:p w14:paraId="1CC106A5" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0022612A"/>
+          <w:p w14:paraId="3428AEE6" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0022612A"/>
+          <w:p w14:paraId="17CA87EC" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0022612A"/>
+          <w:p w14:paraId="4FCD1E75" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0022612A"/>
+          <w:p w14:paraId="0B16516A" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0022612A"/>
+          <w:p w14:paraId="723DF9FD" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0022612A"/>
+          <w:p w14:paraId="4EAC5EBD" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F13677" w:rsidRDefault="005206EB" w:rsidP="0022612A"/>
+          <w:p w14:paraId="45BB4E01" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="0024053C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F9EFAE0" w14:textId="77777777" w:rsidR="00844CDB" w:rsidRDefault="00844CDB">
+    <w:p w14:paraId="1765A71F" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0488B921" w14:textId="77777777" w:rsidR="00F57A7D" w:rsidRDefault="00F57A7D">
-[...23 lines deleted...]
-    <w:p w14:paraId="3AECA912" w14:textId="5F831E10" w:rsidR="00B176F3" w:rsidRPr="00B176F3" w:rsidRDefault="00844CDB">
+    <w:p w14:paraId="31C90DA1" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>S</w:t>
+        <w:t xml:space="preserve">Science Courses </w:t>
       </w:r>
-      <w:r w:rsidR="00B176F3">
+    </w:p>
+    <w:p w14:paraId="091CAA44" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="00D675E9">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:b/>
-          <w:u w:val="single"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t>cience Courses</w:t>
+        <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00420666">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Prerequisite Science Courses</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13225" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1819"/>
         <w:gridCol w:w="1079"/>
         <w:gridCol w:w="2068"/>
         <w:gridCol w:w="1218"/>
         <w:gridCol w:w="1565"/>
         <w:gridCol w:w="1267"/>
         <w:gridCol w:w="1172"/>
         <w:gridCol w:w="3037"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00686645" w14:paraId="6A68FA26" w14:textId="77777777" w:rsidTr="00F57A7D">
+      <w:tr w:rsidR="005206EB" w14:paraId="53E57A16" w14:textId="77777777" w:rsidTr="00F57A7D">
         <w:trPr>
           <w:trHeight w:val="1165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="241EE5EB" w14:textId="77777777" w:rsidR="00686645" w:rsidRPr="00B176F3" w:rsidRDefault="00686645" w:rsidP="00F57A7D">
-[...30 lines deleted...]
-              <w:t>Course Equivalent</w:t>
+          <w:p w14:paraId="2BBC9ED6" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E26510E" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>UAB Course Equivalent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB2CB79" w14:textId="77777777" w:rsidR="00686645" w:rsidRPr="00B176F3" w:rsidRDefault="00686645" w:rsidP="00686645">
-[...7 lines deleted...]
-          <w:p w14:paraId="0F34AE70" w14:textId="77777777" w:rsidR="00686645" w:rsidRPr="00B176F3" w:rsidRDefault="00686645" w:rsidP="00686645">
+          <w:p w14:paraId="1F0073B5" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00686645">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F63B6B3" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00686645">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B176F3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course Prefix</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7314AB1E" w14:textId="77777777" w:rsidR="00686645" w:rsidRDefault="00686645" w:rsidP="00686645">
-[...7 lines deleted...]
-          <w:p w14:paraId="7AF59315" w14:textId="77777777" w:rsidR="00686645" w:rsidRPr="00B176F3" w:rsidRDefault="00686645" w:rsidP="00686645">
+          <w:p w14:paraId="5F64E9F6" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="00686645">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D7062CD" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00686645">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50625571" w14:textId="77777777" w:rsidR="00F57A7D" w:rsidRDefault="00F57A7D" w:rsidP="00686645">
-[...24 lines deleted...]
-              <w:t>Completed</w:t>
+          <w:p w14:paraId="1B8B238C" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="00686645">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43DF79DE" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00686645">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Term Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5E136F" w14:textId="77777777" w:rsidR="00686645" w:rsidRDefault="00686645" w:rsidP="00686645">
-[...18 lines deleted...]
-              <w:t>List Name of University where completed</w:t>
+          <w:p w14:paraId="6F53027A" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="00686645">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E92F170" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00686645">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">List Name of University </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>where</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35A19693" w14:textId="77777777" w:rsidR="00686645" w:rsidRPr="00B176F3" w:rsidRDefault="00686645" w:rsidP="00686645">
-[...7 lines deleted...]
-          <w:p w14:paraId="131A5009" w14:textId="77777777" w:rsidR="00686645" w:rsidRPr="00B176F3" w:rsidRDefault="00686645" w:rsidP="00686645">
+          <w:p w14:paraId="46453DEA" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00686645">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="696506E2" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00686645">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Number of </w:t>
             </w:r>
             <w:r w:rsidRPr="00B176F3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Credit Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BDAB164" w14:textId="77777777" w:rsidR="00F57A7D" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
-[...7 lines deleted...]
-          <w:p w14:paraId="214622C0" w14:textId="07E58BB0" w:rsidR="00F57A7D" w:rsidRPr="00B176F3" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
+          <w:p w14:paraId="63C5F3E0" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C29C82B" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6396DB94" w14:textId="77777777" w:rsidR="00F57A7D" w:rsidRDefault="00F57A7D" w:rsidP="00686645">
-[...7 lines deleted...]
-          <w:p w14:paraId="1AAFEECD" w14:textId="7DAFFD57" w:rsidR="00686645" w:rsidRPr="00B176F3" w:rsidRDefault="00686645" w:rsidP="00686645">
+          <w:p w14:paraId="29F0F3C3" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="00686645">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BC44706" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00686645">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Pre-Req Approval Status </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(Filled out by Education Mission Manager or Program Director)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00686645" w14:paraId="6E80EDE2" w14:textId="77777777" w:rsidTr="00F57A7D">
+      <w:tr w:rsidR="005206EB" w14:paraId="0FF3F470" w14:textId="77777777" w:rsidTr="00F57A7D">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58516F2D" w14:textId="77777777" w:rsidR="00686645" w:rsidRPr="00B176F3" w:rsidRDefault="00686645" w:rsidP="00F17E21">
+          <w:p w14:paraId="25896DB8" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00F17E21">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Contemporary </w:t>
             </w:r>
             <w:r w:rsidRPr="00B176F3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (BY 101)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4722F65A" w14:textId="3CEE7128" w:rsidR="00686645" w:rsidRPr="00F57A7D" w:rsidRDefault="00686645" w:rsidP="00F17E21">
+          <w:p w14:paraId="2442E983" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00F17E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2351AED8" w14:textId="4D2C70C1" w:rsidR="00686645" w:rsidRPr="00F57A7D" w:rsidRDefault="00686645" w:rsidP="00F17E21">
+          <w:p w14:paraId="36050CE0" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00F17E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAD4746" w14:textId="6D8CC9F3" w:rsidR="00686645" w:rsidRPr="00F57A7D" w:rsidRDefault="00686645" w:rsidP="00F17E21">
+          <w:p w14:paraId="7ACBAF62" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00F17E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="059401C1" w14:textId="25DB6A61" w:rsidR="00686645" w:rsidRPr="00F57A7D" w:rsidRDefault="00686645" w:rsidP="00F17E21">
+          <w:p w14:paraId="731443C6" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00F17E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A13FADE" w14:textId="314E59E5" w:rsidR="00686645" w:rsidRPr="00F57A7D" w:rsidRDefault="00686645" w:rsidP="00F17E21">
+          <w:p w14:paraId="6B7908D3" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00F17E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8BE181" w14:textId="350C3B5E" w:rsidR="00686645" w:rsidRPr="00F57A7D" w:rsidRDefault="00686645" w:rsidP="00F17E21">
+          <w:p w14:paraId="1D547746" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00F17E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1056D6F3" w14:textId="76F87778" w:rsidR="00686645" w:rsidRPr="00F57A7D" w:rsidRDefault="00686645" w:rsidP="00F17E21">
+          <w:p w14:paraId="4C706C34" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00F17E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE0F0B" w14:paraId="4CFA3C34" w14:textId="77777777" w:rsidTr="00F57A7D">
+      <w:tr w:rsidR="005206EB" w14:paraId="73BA2904" w14:textId="77777777" w:rsidTr="00F57A7D">
         <w:trPr>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6332ED7D" w14:textId="77777777" w:rsidR="00DE0F0B" w:rsidRPr="00B176F3" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="1CF53598" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Introductory Chemistry II (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B176F3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>) (CH 107 or CH 235)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33CDADF3" w14:textId="596139F2" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="0615D7F2" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74971F70" w14:textId="5D7E827F" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="0F0A1C95" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="649DF58F" w14:textId="536B7BF0" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="11F7466A" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE2621E" w14:textId="38BD5B7C" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="56551285" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79DAD357" w14:textId="2175A165" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="18B45322" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AEAA485" w14:textId="6883C050" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="58E5F885" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76B65C27" w14:textId="46E55F3F" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="097BF6DD" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE0F0B" w14:paraId="57DE6704" w14:textId="77777777" w:rsidTr="00F57A7D">
+      <w:tr w:rsidR="005206EB" w14:paraId="6BBE8C1A" w14:textId="77777777" w:rsidTr="00F57A7D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36E4706E" w14:textId="77777777" w:rsidR="00DE0F0B" w:rsidRPr="00204F5D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="47C46927" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00204F5D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to Human </w:t>
             </w:r>
             <w:r w:rsidRPr="00204F5D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (BY 116)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74BA081F" w14:textId="6A8EDE46" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="5502C9D2" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD67723" w14:textId="1CC91DF4" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="67055028" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01A54685" w14:textId="0DF57654" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="51E10AB0" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8F16C3" w14:textId="726E5666" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="4163DAF4" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58690464" w14:textId="61396897" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="2ED39464" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FDA558E" w14:textId="44468A6E" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="05F07A54" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="061111A4" w14:textId="01F8E3C4" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="75918C41" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE0F0B" w14:paraId="0126DAAF" w14:textId="77777777" w:rsidTr="00F57A7D">
+      <w:tr w:rsidR="005206EB" w14:paraId="0E75738B" w14:textId="77777777" w:rsidTr="00F57A7D">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A22E544" w14:textId="77777777" w:rsidR="00DE0F0B" w:rsidRPr="00B176F3" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="0811B045" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to </w:t>
             </w:r>
             <w:r w:rsidRPr="00B176F3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (BY 261)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77C208E3" w14:textId="5502C3F3" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="29A3ED0F" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69DBEC97" w14:textId="186E280A" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="10CA0F73" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35104E13" w14:textId="1CC3A3C3" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="32BF6EB1" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D8FF3FC" w14:textId="38F7FD78" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="750653D0" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="268FF685" w14:textId="6F80BDA3" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="0ECA58C3" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF11C56" w14:textId="480B2B16" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="03BBF09C" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD90F24" w14:textId="73B37E8F" w:rsidR="00DE0F0B" w:rsidRPr="00F57A7D" w:rsidRDefault="00DE0F0B" w:rsidP="00DE0F0B">
+          <w:p w14:paraId="5C0A33E3" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00DE0F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="782EE1D9" w14:textId="77777777" w:rsidR="00686645" w:rsidRDefault="00686645">
+    <w:p w14:paraId="4ADE5A6F" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="399B4D0D" w14:textId="77777777" w:rsidR="00B176F3" w:rsidRPr="00B176F3" w:rsidRDefault="00B176F3">
+    <w:p w14:paraId="4F404457" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Nutrition Course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8AACA6" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="00D675E9">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Prerequisite Nutrition Course</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13225" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1764"/>
         <w:gridCol w:w="1081"/>
         <w:gridCol w:w="1993"/>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1216"/>
         <w:gridCol w:w="1214"/>
         <w:gridCol w:w="3037"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F57A7D" w:rsidRPr="00B176F3" w14:paraId="014A43F8" w14:textId="77777777" w:rsidTr="00F57A7D">
+      <w:tr w:rsidR="005206EB" w:rsidRPr="00B176F3" w14:paraId="52538DB4" w14:textId="77777777" w:rsidTr="00F57A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A94153C" w14:textId="77777777" w:rsidR="00F57A7D" w:rsidRPr="00B176F3" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
-[...7 lines deleted...]
-          <w:p w14:paraId="5C966F5D" w14:textId="7DFF95DB" w:rsidR="00F57A7D" w:rsidRPr="00B176F3" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
+          <w:p w14:paraId="360E3D7D" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B59AE83" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>UAB Course Equivalent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1081" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5124E473" w14:textId="77777777" w:rsidR="00F57A7D" w:rsidRPr="00B176F3" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
-[...7 lines deleted...]
-          <w:p w14:paraId="01B1AD32" w14:textId="0F5CED37" w:rsidR="00F57A7D" w:rsidRPr="00B176F3" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
+          <w:p w14:paraId="1A88CA15" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CBD5017" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B176F3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course Prefix</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B051DDC" w14:textId="77777777" w:rsidR="00F57A7D" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
-[...7 lines deleted...]
-          <w:p w14:paraId="4EA02095" w14:textId="0E577AAF" w:rsidR="00F57A7D" w:rsidRPr="00B176F3" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
+          <w:p w14:paraId="55B62845" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4833B575" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D0A457E" w14:textId="77777777" w:rsidR="00F57A7D" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
-[...7 lines deleted...]
-          <w:p w14:paraId="700EDBC1" w14:textId="1E18DC46" w:rsidR="00F57A7D" w:rsidRPr="00B176F3" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
+          <w:p w14:paraId="02C533E8" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6264FC0F" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Term Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC739AE" w14:textId="77777777" w:rsidR="00F57A7D" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
-[...18 lines deleted...]
-              <w:t>List Name of University where completed</w:t>
+          <w:p w14:paraId="5726AECE" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="020D0023" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">List Name of University </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>where</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F385D0B" w14:textId="77777777" w:rsidR="00F57A7D" w:rsidRPr="00B176F3" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
-[...7 lines deleted...]
-          <w:p w14:paraId="00FB7ACB" w14:textId="305659FF" w:rsidR="00F57A7D" w:rsidRPr="00B176F3" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
+          <w:p w14:paraId="47CAF663" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="505B0C3B" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Number of </w:t>
             </w:r>
             <w:r w:rsidRPr="00B176F3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Credit Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC74DCC" w14:textId="77777777" w:rsidR="00F57A7D" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
-[...7 lines deleted...]
-          <w:p w14:paraId="4AA2709F" w14:textId="280073DC" w:rsidR="00F57A7D" w:rsidRPr="00B176F3" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
+          <w:p w14:paraId="4FF1233A" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70E14235" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3469965D" w14:textId="77777777" w:rsidR="00F57A7D" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
-[...7 lines deleted...]
-          <w:p w14:paraId="54C76A6A" w14:textId="51BA46A6" w:rsidR="00F57A7D" w:rsidRPr="00B176F3" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
+          <w:p w14:paraId="0CB5D8CD" w14:textId="77777777" w:rsidR="005206EB" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="374AF987" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Pre-Req Approval Status </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(Filled out by Education Mission Manager or Program Director)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F57A7D" w14:paraId="1882BED3" w14:textId="77777777" w:rsidTr="00F57A7D">
+      <w:tr w:rsidR="005206EB" w14:paraId="47C6946C" w14:textId="77777777" w:rsidTr="00F57A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="191E444F" w14:textId="77777777" w:rsidR="00F57A7D" w:rsidRPr="00B176F3" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
+          <w:p w14:paraId="6A700E2D" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00B176F3" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>NTR 222 Intro Nutrition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1081" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="392F3B8E" w14:textId="04117DB2" w:rsidR="00F57A7D" w:rsidRPr="00F57A7D" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
+          <w:p w14:paraId="67DCC1BE" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="640C860C" w14:textId="66346B9E" w:rsidR="00F57A7D" w:rsidRPr="00F57A7D" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
+          <w:p w14:paraId="1B01775C" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7F5938" w14:textId="31C17864" w:rsidR="00F57A7D" w:rsidRPr="00F57A7D" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
+          <w:p w14:paraId="224CB607" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="638E9188" w14:textId="05F20BF5" w:rsidR="00F57A7D" w:rsidRPr="00F57A7D" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
+          <w:p w14:paraId="73EFE775" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F720697" w14:textId="2EA9BB13" w:rsidR="00F57A7D" w:rsidRPr="00F57A7D" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
+          <w:p w14:paraId="558F6731" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0473B630" w14:textId="1375F0F6" w:rsidR="00F57A7D" w:rsidRPr="00F57A7D" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
+          <w:p w14:paraId="7976AE05" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6620EF21" w14:textId="66242395" w:rsidR="00F57A7D" w:rsidRPr="00F57A7D" w:rsidRDefault="00F57A7D" w:rsidP="00F57A7D">
+          <w:p w14:paraId="58FEF33F" w14:textId="77777777" w:rsidR="005206EB" w:rsidRPr="00F57A7D" w:rsidRDefault="005206EB" w:rsidP="00F57A7D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43E39CC9" w14:textId="19707E15" w:rsidR="00F13677" w:rsidRDefault="00F13677" w:rsidP="00F13677"/>
     <w:sectPr w:rsidR="00F13677" w:rsidSect="009A5877">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="245" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3981FD9F" w14:textId="77777777" w:rsidR="00096AA6" w:rsidRDefault="00096AA6" w:rsidP="008446AA">
+    <w:p w14:paraId="58CC1320" w14:textId="77777777" w:rsidR="00F577F8" w:rsidRDefault="00F577F8" w:rsidP="008446AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C3C7543" w14:textId="77777777" w:rsidR="00096AA6" w:rsidRDefault="00096AA6" w:rsidP="008446AA">
+    <w:p w14:paraId="1E13C53C" w14:textId="77777777" w:rsidR="00F577F8" w:rsidRDefault="00F577F8" w:rsidP="008446AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3794D058" w14:textId="77777777" w:rsidR="00096AA6" w:rsidRDefault="00096AA6" w:rsidP="008446AA">
+    <w:p w14:paraId="362EAAD9" w14:textId="77777777" w:rsidR="00F577F8" w:rsidRDefault="00F577F8" w:rsidP="008446AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E6D7943" w14:textId="77777777" w:rsidR="00096AA6" w:rsidRDefault="00096AA6" w:rsidP="008446AA">
+    <w:p w14:paraId="06882887" w14:textId="77777777" w:rsidR="00F577F8" w:rsidRDefault="00F577F8" w:rsidP="008446AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B176F3"/>
     <w:rsid w:val="00023904"/>
+    <w:rsid w:val="00050EDF"/>
     <w:rsid w:val="00071DD6"/>
+    <w:rsid w:val="000940A9"/>
     <w:rsid w:val="00096AA6"/>
     <w:rsid w:val="000F26DD"/>
     <w:rsid w:val="000F5C38"/>
+    <w:rsid w:val="001019F8"/>
     <w:rsid w:val="00142EAC"/>
+    <w:rsid w:val="001A25A9"/>
     <w:rsid w:val="001C032F"/>
+    <w:rsid w:val="001C051D"/>
+    <w:rsid w:val="001F3CD5"/>
     <w:rsid w:val="002039D3"/>
     <w:rsid w:val="00204F5D"/>
     <w:rsid w:val="0022612A"/>
     <w:rsid w:val="0024053C"/>
+    <w:rsid w:val="00242078"/>
+    <w:rsid w:val="00250BBC"/>
     <w:rsid w:val="002544C8"/>
     <w:rsid w:val="00271E80"/>
     <w:rsid w:val="00282137"/>
+    <w:rsid w:val="002B0CC9"/>
     <w:rsid w:val="002E4952"/>
+    <w:rsid w:val="00302F6C"/>
     <w:rsid w:val="003045D3"/>
     <w:rsid w:val="00347708"/>
     <w:rsid w:val="00371869"/>
     <w:rsid w:val="003D0725"/>
     <w:rsid w:val="003E56D0"/>
+    <w:rsid w:val="003E796E"/>
     <w:rsid w:val="00414CA1"/>
     <w:rsid w:val="00420666"/>
+    <w:rsid w:val="00422FFC"/>
     <w:rsid w:val="00447327"/>
     <w:rsid w:val="0045202C"/>
+    <w:rsid w:val="00452148"/>
     <w:rsid w:val="00491EE9"/>
     <w:rsid w:val="004C0279"/>
     <w:rsid w:val="004C1938"/>
+    <w:rsid w:val="005206EB"/>
     <w:rsid w:val="00523F7A"/>
     <w:rsid w:val="00531814"/>
     <w:rsid w:val="00535761"/>
     <w:rsid w:val="005430F4"/>
     <w:rsid w:val="005654AC"/>
     <w:rsid w:val="00572295"/>
     <w:rsid w:val="005964F3"/>
+    <w:rsid w:val="005B3230"/>
     <w:rsid w:val="005E03B9"/>
     <w:rsid w:val="00686645"/>
+    <w:rsid w:val="006A3406"/>
     <w:rsid w:val="006A64A0"/>
+    <w:rsid w:val="006B5627"/>
     <w:rsid w:val="006E5098"/>
+    <w:rsid w:val="006E664D"/>
+    <w:rsid w:val="006F2DF6"/>
     <w:rsid w:val="0076567A"/>
     <w:rsid w:val="007A490F"/>
     <w:rsid w:val="007A68C1"/>
     <w:rsid w:val="007E01C5"/>
     <w:rsid w:val="007F24E7"/>
     <w:rsid w:val="008036A0"/>
     <w:rsid w:val="00840996"/>
     <w:rsid w:val="008446AA"/>
     <w:rsid w:val="00844CDB"/>
+    <w:rsid w:val="008B2603"/>
     <w:rsid w:val="008B5D22"/>
     <w:rsid w:val="008E1FEB"/>
+    <w:rsid w:val="0095716E"/>
     <w:rsid w:val="00960B47"/>
     <w:rsid w:val="009611D0"/>
     <w:rsid w:val="00977944"/>
     <w:rsid w:val="00990426"/>
     <w:rsid w:val="009A4B9E"/>
     <w:rsid w:val="009A5877"/>
     <w:rsid w:val="009A5B9D"/>
     <w:rsid w:val="009A662B"/>
     <w:rsid w:val="009D11F7"/>
     <w:rsid w:val="009D289A"/>
+    <w:rsid w:val="009F6677"/>
+    <w:rsid w:val="00A2516A"/>
+    <w:rsid w:val="00A33275"/>
+    <w:rsid w:val="00A37870"/>
     <w:rsid w:val="00A6082A"/>
+    <w:rsid w:val="00AA2D03"/>
+    <w:rsid w:val="00AA708F"/>
     <w:rsid w:val="00AB1797"/>
     <w:rsid w:val="00AC544B"/>
     <w:rsid w:val="00B176F3"/>
     <w:rsid w:val="00B2795E"/>
     <w:rsid w:val="00B361CE"/>
+    <w:rsid w:val="00B616BD"/>
     <w:rsid w:val="00B672F5"/>
+    <w:rsid w:val="00B77998"/>
     <w:rsid w:val="00B93396"/>
+    <w:rsid w:val="00BA4B86"/>
     <w:rsid w:val="00BD430E"/>
     <w:rsid w:val="00BD6C7F"/>
     <w:rsid w:val="00BD73AF"/>
     <w:rsid w:val="00BF1BA1"/>
     <w:rsid w:val="00BF5F22"/>
     <w:rsid w:val="00C00BBB"/>
     <w:rsid w:val="00C01A27"/>
+    <w:rsid w:val="00C13657"/>
+    <w:rsid w:val="00C16516"/>
+    <w:rsid w:val="00C2241C"/>
+    <w:rsid w:val="00C67BA8"/>
     <w:rsid w:val="00C80668"/>
+    <w:rsid w:val="00C827CB"/>
     <w:rsid w:val="00CA6CFA"/>
     <w:rsid w:val="00CC5BA2"/>
     <w:rsid w:val="00CE6260"/>
     <w:rsid w:val="00D1016A"/>
+    <w:rsid w:val="00D27A9F"/>
     <w:rsid w:val="00D50F98"/>
+    <w:rsid w:val="00D675E9"/>
+    <w:rsid w:val="00D74A48"/>
     <w:rsid w:val="00D82C8D"/>
     <w:rsid w:val="00DA68B7"/>
+    <w:rsid w:val="00DC3098"/>
     <w:rsid w:val="00DE0F0B"/>
     <w:rsid w:val="00DE2C1C"/>
     <w:rsid w:val="00DF65C6"/>
     <w:rsid w:val="00E31FBE"/>
+    <w:rsid w:val="00E61695"/>
+    <w:rsid w:val="00E85C8A"/>
+    <w:rsid w:val="00EB16A8"/>
     <w:rsid w:val="00F07EDE"/>
     <w:rsid w:val="00F13677"/>
     <w:rsid w:val="00F13F31"/>
     <w:rsid w:val="00F17E21"/>
     <w:rsid w:val="00F503C2"/>
+    <w:rsid w:val="00F577F8"/>
     <w:rsid w:val="00F57A7D"/>
+    <w:rsid w:val="00FB47A2"/>
     <w:rsid w:val="00FC02ED"/>
     <w:rsid w:val="00FC57D6"/>
+    <w:rsid w:val="00FD22A8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3037E4C7"/>
   <w15:docId w15:val="{B65733BC-0B53-48ED-A6E5-D7E8026E601F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2265,50 +2419,71 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F2DF6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -2364,59 +2539,91 @@
     <w:rsid w:val="008446AA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008446AA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="006A64A0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A25A9"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006F2DF6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2636,74 +2843,114 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=word/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
+</file>
+
+<file path=word/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
+<wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
+  <wetp:taskpane dockstate="right" visibility="0" width="520" row="3">
+    <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </wetp:taskpane>
+</wetp:taskpanes>
+</file>
+
+<file path=word/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
+<we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{769A9F94-DF1A-493C-8614-14A8759AA852}">
+  <we:reference id="wa200009978" version="1.0.0.1" store="en-US" storeType="OMEX"/>
+  <we:alternateReferences>
+    <we:reference id="wa200009978" version="1.0.0.1" store="wa200009978" storeType="OMEX"/>
+  </we:alternateReferences>
+  <we:properties/>
+  <we:bindings/>
+  <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+</we:webextension>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D417225A-DEF2-4E52-8224-F73A1EACF7A9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>270</Words>
-  <Characters>1523</Characters>
+  <Words>296</Words>
+  <Characters>1718</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>169</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1744</CharactersWithSpaces>
+  <CharactersWithSpaces>1981</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>LMDP Screening Form</dc:title>
   <dc:subject/>
   <dc:creator>Bertrand, Brenda</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>